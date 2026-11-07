--- v0 (2026-06-04)
+++ v1 (2026-11-07)
@@ -1,62 +1,62 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="25128"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="10920"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="I:\TRANSPORTATION PROGRAMS\CTAP\Active Transportation\Grants\2022-23 Active Transportation\Forms\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="/Volumes/S3052/ENG/Archive_4 - DO NOT DELETE/2685-Forms/~HForms Collection/H1297-BCAT Cost Estimate/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{4DD43309-DF79-478E-98CD-6CDE5B4A0319}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{23D5A769-6859-4F48-BE49-B2314734F9E6}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <workbookProtection lockStructure="1"/>
   <bookViews>
-    <workbookView xWindow="-21465" yWindow="-4350" windowWidth="19425" windowHeight="10425" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-40440" yWindow="600" windowWidth="34960" windowHeight="27140" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="H1297 Detailed Cost Estimate" sheetId="1" r:id="rId1"/>
     <sheet name="Sheet2" sheetId="2" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="Categories">Sheet2!$A$2:$A$7</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'H1297 Detailed Cost Estimate'!$A$1:$E$62</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
@@ -438,52 +438,52 @@
         <sz val="8"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>Cost estimate must be current or forecasted to planned date of construction (specify in comments)</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="9"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>.</t>
     </r>
   </si>
   <si>
     <t>B.C. Active Transportation Infrastructure Grants Program: Infrastructure Cost Estimate</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
-    <numFmt numFmtId="44" formatCode="_-&quot;$&quot;* #,##0.00_-;\-&quot;$&quot;* #,##0.00_-;_-&quot;$&quot;* &quot;-&quot;??_-;_-@_-"/>
-    <numFmt numFmtId="164" formatCode="&quot;$&quot;#,##0"/>
+    <numFmt numFmtId="164" formatCode="_-&quot;$&quot;* #,##0.00_-;\-&quot;$&quot;* #,##0.00_-;_-&quot;$&quot;* &quot;-&quot;??_-;_-@_-"/>
+    <numFmt numFmtId="165" formatCode="&quot;$&quot;#,##0"/>
   </numFmts>
   <fonts count="20" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Arial"/>
@@ -1256,105 +1256,103 @@
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="44" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="127">
+  <cellXfs count="122">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="4" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="4" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="4" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="4" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="4" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-    <xf numFmtId="4" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="4" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="12" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="4" fontId="6" fillId="3" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="3" fillId="3" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="3" borderId="10" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="5" fillId="3" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="5" fillId="3" borderId="11" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="5" fillId="3" borderId="11" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="4" fontId="14" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="6" fillId="0" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="4" fontId="6" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="4" fontId="6" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
@@ -1366,148 +1364,185 @@
     </xf>
     <xf numFmtId="4" fontId="6" fillId="0" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="4" fontId="6" fillId="0" borderId="24" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="4" fontId="3" fillId="3" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...2 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="6" fillId="3" borderId="32" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="35" xfId="0" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="4" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="4" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="5" fillId="3" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="4" fontId="5" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="4" fontId="5" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="37" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="36" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="4" fontId="6" fillId="0" borderId="25" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="4" fontId="6" fillId="0" borderId="25" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="4" fontId="6" fillId="0" borderId="25" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="4" fontId="6" fillId="0" borderId="38" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="4" fontId="6" fillId="0" borderId="38" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="4" fontId="3" fillId="3" borderId="39" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="5" fillId="3" borderId="39" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="5" fillId="3" borderId="39" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="5" fillId="3" borderId="40" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="5" fillId="3" borderId="40" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="6" fillId="3" borderId="39" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="5" fillId="3" borderId="41" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="165" fontId="5" fillId="3" borderId="41" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="164" fontId="5" fillId="3" borderId="42" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="5" fillId="3" borderId="42" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="4" fontId="5" fillId="0" borderId="49" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="5" fillId="0" borderId="50" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="5" fillId="2" borderId="46" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="4" fontId="18" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="4" fontId="18" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="6" fillId="0" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="6" fillId="0" borderId="22" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="14" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
@@ -1549,311 +1584,232 @@
     </xf>
     <xf numFmtId="4" fontId="6" fillId="0" borderId="53" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="6" fillId="0" borderId="43" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="6" fillId="0" borderId="44" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="6" fillId="0" borderId="45" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="31" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="4" fontId="3" fillId="2" borderId="29" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="3" fillId="2" borderId="33" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="3" fillId="2" borderId="34" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="6" fillId="0" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="6" fillId="0" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="6" fillId="0" borderId="22" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="3" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="3" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="3" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
-    </xf>
-[...43 lines deleted...]
-      <alignment horizontal="center" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Currency" xfId="1" builtinId="4"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/vmlDrawing1.vml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2007 - 2010">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2007 - 2010">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -1990,970 +1946,970 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr codeName="Sheet1"/>
   <dimension ref="A1:E80"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection sqref="A1:E1"/>
+    <sheetView tabSelected="1" view="pageLayout" topLeftCell="A11" zoomScale="210" zoomScaleNormal="171" zoomScalePageLayoutView="210" workbookViewId="0">
+      <selection activeCell="A34" sqref="A34"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="8.83203125" defaultRowHeight="15" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="38.36328125" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="6" max="6" width="25.6328125" customWidth="1"/>
+    <col min="1" max="1" width="38.33203125" customWidth="1"/>
+    <col min="2" max="2" width="59.33203125" customWidth="1"/>
+    <col min="3" max="4" width="8.6640625" customWidth="1"/>
+    <col min="5" max="5" width="13.6640625" customWidth="1"/>
+    <col min="6" max="6" width="25.6640625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5" ht="19.5" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A1" s="73" t="s">
+    <row r="1" spans="1:5" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1" s="83" t="s">
         <v>95</v>
       </c>
-      <c r="B1" s="73"/>
-[...4 lines deleted...]
-    <row r="2" spans="1:5" ht="8.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B1" s="83"/>
+      <c r="C1" s="83"/>
+      <c r="D1" s="83"/>
+      <c r="E1" s="83"/>
+    </row>
+    <row r="2" spans="1:5" ht="8.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="1"/>
-      <c r="B2" s="10"/>
+      <c r="B2" s="9"/>
       <c r="C2" s="2"/>
       <c r="D2" s="3"/>
       <c r="E2" s="3"/>
     </row>
-    <row r="3" spans="1:5" ht="18" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A3" s="21" t="s">
+    <row r="3" spans="1:5" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="20" t="s">
         <v>13</v>
       </c>
-      <c r="B3" s="36"/>
+      <c r="B3" s="34"/>
       <c r="C3" s="4"/>
       <c r="D3" s="5"/>
       <c r="E3" s="5"/>
     </row>
-    <row r="4" spans="1:5" ht="18" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A4" s="21" t="s">
+    <row r="4" spans="1:5" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="20" t="s">
         <v>14</v>
       </c>
-      <c r="B4" s="37"/>
+      <c r="B4" s="35"/>
       <c r="C4" s="4"/>
       <c r="D4" s="5"/>
       <c r="E4" s="5"/>
     </row>
-    <row r="5" spans="1:5" ht="18" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A5" s="22" t="s">
+    <row r="5" spans="1:5" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="21" t="s">
         <v>15</v>
       </c>
-      <c r="B5" s="37"/>
+      <c r="B5" s="35"/>
       <c r="C5" s="5"/>
-      <c r="D5" s="6"/>
-[...3 lines deleted...]
-      <c r="A6" s="68" t="s">
+      <c r="D5" s="5"/>
+      <c r="E5" s="5"/>
+    </row>
+    <row r="6" spans="1:5" ht="34.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="63" t="s">
         <v>94</v>
       </c>
-      <c r="B6" s="38"/>
-[...5 lines deleted...]
-      <c r="A7" s="68" t="s">
+      <c r="B6" s="36"/>
+      <c r="C6" s="64"/>
+      <c r="D6" s="64"/>
+      <c r="E6" s="64"/>
+    </row>
+    <row r="7" spans="1:5" ht="29.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="63" t="s">
         <v>92</v>
       </c>
-      <c r="B7" s="39"/>
+      <c r="B7" s="36"/>
       <c r="C7" s="5"/>
-      <c r="D7" s="6"/>
-[...10 lines deleted...]
-      <c r="A9" s="76" t="s">
+      <c r="D7" s="5"/>
+      <c r="E7" s="5"/>
+    </row>
+    <row r="8" spans="1:5" ht="7.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="84"/>
+      <c r="B8" s="85"/>
+      <c r="C8" s="85"/>
+      <c r="D8" s="85"/>
+      <c r="E8" s="85"/>
+    </row>
+    <row r="9" spans="1:5" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="86" t="s">
         <v>11</v>
       </c>
-      <c r="B9" s="77"/>
-[...6 lines deleted...]
-      <c r="B10" s="60" t="s">
+      <c r="B9" s="87"/>
+      <c r="C9" s="87"/>
+      <c r="D9" s="87"/>
+      <c r="E9" s="88"/>
+    </row>
+    <row r="10" spans="1:5" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="37"/>
+      <c r="B10" s="55" t="s">
         <v>76</v>
       </c>
-      <c r="C10" s="41"/>
-[...4 lines deleted...]
-      <c r="A11" s="20" t="s">
+      <c r="C10" s="38"/>
+      <c r="D10" s="38"/>
+      <c r="E10" s="39"/>
+    </row>
+    <row r="11" spans="1:5" ht="26" x14ac:dyDescent="0.2">
+      <c r="A11" s="19" t="s">
         <v>20</v>
       </c>
-      <c r="B11" s="24" t="s">
+      <c r="B11" s="22" t="s">
         <v>0</v>
       </c>
-      <c r="C11" s="24" t="s">
+      <c r="C11" s="22" t="s">
         <v>5</v>
       </c>
-      <c r="D11" s="24" t="s">
+      <c r="D11" s="22" t="s">
         <v>8</v>
       </c>
-      <c r="E11" s="24" t="s">
+      <c r="E11" s="22" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="12" spans="1:5" ht="18" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A12" s="70" t="s">
+    <row r="12" spans="1:5" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="80" t="s">
         <v>1</v>
       </c>
-      <c r="B12" s="71"/>
-[...5 lines deleted...]
-      <c r="A13" s="106" t="s">
+      <c r="B12" s="81"/>
+      <c r="C12" s="81"/>
+      <c r="D12" s="82"/>
+      <c r="E12" s="10"/>
+    </row>
+    <row r="13" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A13" s="116" t="s">
         <v>22</v>
       </c>
-      <c r="B13" s="32"/>
-[...2 lines deleted...]
-      <c r="E13" s="28">
+      <c r="B13" s="30"/>
+      <c r="C13" s="31"/>
+      <c r="D13" s="29"/>
+      <c r="E13" s="26">
         <f t="shared" ref="E13:E17" si="0" xml:space="preserve"> PRODUCT(C13,D13)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="14" spans="1:5" x14ac:dyDescent="0.35">
-[...4 lines deleted...]
-      <c r="E14" s="28">
+    <row r="14" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A14" s="117"/>
+      <c r="B14" s="30"/>
+      <c r="C14" s="31"/>
+      <c r="D14" s="29"/>
+      <c r="E14" s="26">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="15" spans="1:5" x14ac:dyDescent="0.35">
-[...4 lines deleted...]
-      <c r="E15" s="28">
+    <row r="15" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A15" s="117"/>
+      <c r="B15" s="23"/>
+      <c r="C15" s="27"/>
+      <c r="D15" s="28"/>
+      <c r="E15" s="26">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="16" spans="1:5" x14ac:dyDescent="0.35">
-[...4 lines deleted...]
-      <c r="E16" s="28">
+    <row r="16" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A16" s="117"/>
+      <c r="B16" s="23"/>
+      <c r="C16" s="27"/>
+      <c r="D16" s="28"/>
+      <c r="E16" s="26">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="17" spans="1:5" ht="15" thickBot="1" x14ac:dyDescent="0.4">
-[...4 lines deleted...]
-      <c r="E17" s="28">
+    <row r="17" spans="1:5" ht="16" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="118"/>
+      <c r="B17" s="23"/>
+      <c r="C17" s="27"/>
+      <c r="D17" s="28"/>
+      <c r="E17" s="26">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="18" spans="1:5" ht="15" thickBot="1" x14ac:dyDescent="0.4">
-[...1 lines deleted...]
-      <c r="B18" s="14" t="s">
+    <row r="18" spans="1:5" ht="16" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="12"/>
+      <c r="B18" s="13" t="s">
         <v>2</v>
       </c>
-      <c r="C18" s="15"/>
-[...1 lines deleted...]
-      <c r="E18" s="17">
+      <c r="C18" s="14"/>
+      <c r="D18" s="15"/>
+      <c r="E18" s="16">
         <f>SUM(E13:E17)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="19" spans="1:5" x14ac:dyDescent="0.35">
-[...7 lines deleted...]
-      <c r="A20" s="109" t="s">
+    <row r="19" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A19" s="6"/>
+      <c r="B19" s="7"/>
+      <c r="C19" s="8"/>
+      <c r="D19" s="8"/>
+      <c r="E19" s="8"/>
+    </row>
+    <row r="20" spans="1:5" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="119" t="s">
         <v>3</v>
       </c>
-      <c r="B20" s="110"/>
-[...9 lines deleted...]
-      <c r="E21" s="28">
+      <c r="B20" s="120"/>
+      <c r="C20" s="120"/>
+      <c r="D20" s="121"/>
+      <c r="E20" s="10"/>
+    </row>
+    <row r="21" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A21" s="71"/>
+      <c r="B21" s="32"/>
+      <c r="C21" s="24"/>
+      <c r="D21" s="25"/>
+      <c r="E21" s="26">
         <f t="shared" ref="E21:E22" si="1" xml:space="preserve"> PRODUCT(C21,D21)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="22" spans="1:5" ht="15" thickBot="1" x14ac:dyDescent="0.4">
-[...4 lines deleted...]
-      <c r="E22" s="28">
+    <row r="22" spans="1:5" ht="16" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="72"/>
+      <c r="B22" s="23"/>
+      <c r="C22" s="24"/>
+      <c r="D22" s="25"/>
+      <c r="E22" s="26">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
-    <row r="23" spans="1:5" ht="15" thickBot="1" x14ac:dyDescent="0.4">
-[...1 lines deleted...]
-      <c r="B23" s="14" t="s">
+    <row r="23" spans="1:5" ht="16" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A23" s="12"/>
+      <c r="B23" s="13" t="s">
         <v>4</v>
       </c>
-      <c r="C23" s="15"/>
-[...1 lines deleted...]
-      <c r="E23" s="59">
+      <c r="C23" s="14"/>
+      <c r="D23" s="15"/>
+      <c r="E23" s="54">
         <f>SUM(E21:E22)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="24" spans="1:5" ht="17" customHeight="1" x14ac:dyDescent="0.35">
-[...7 lines deleted...]
-      <c r="A25" s="20" t="s">
+    <row r="24" spans="1:5" ht="17" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="6"/>
+      <c r="B24" s="7"/>
+      <c r="C24" s="8"/>
+      <c r="D24" s="8"/>
+      <c r="E24" s="8"/>
+    </row>
+    <row r="25" spans="1:5" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="19" t="s">
         <v>20</v>
       </c>
-      <c r="B25" s="24" t="s">
+      <c r="B25" s="22" t="s">
         <v>0</v>
       </c>
-      <c r="C25" s="24" t="s">
+      <c r="C25" s="22" t="s">
         <v>5</v>
       </c>
-      <c r="D25" s="24" t="s">
+      <c r="D25" s="22" t="s">
         <v>8</v>
       </c>
-      <c r="E25" s="24" t="s">
+      <c r="E25" s="22" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="26" spans="1:5" x14ac:dyDescent="0.35">
-      <c r="A26" s="103" t="s">
+    <row r="26" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A26" s="113" t="s">
         <v>7</v>
       </c>
-      <c r="B26" s="104"/>
-[...5 lines deleted...]
-      <c r="A27" s="51" t="s">
+      <c r="B26" s="114"/>
+      <c r="C26" s="114"/>
+      <c r="D26" s="115"/>
+      <c r="E26" s="41"/>
+    </row>
+    <row r="27" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A27" s="46" t="s">
         <v>16</v>
       </c>
-      <c r="B27" s="32"/>
-[...2 lines deleted...]
-      <c r="E27" s="28">
+      <c r="B27" s="30"/>
+      <c r="C27" s="31"/>
+      <c r="D27" s="29"/>
+      <c r="E27" s="26">
         <f xml:space="preserve"> PRODUCT(C27,D27)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="28" spans="1:5" x14ac:dyDescent="0.35">
-[...4 lines deleted...]
-      <c r="E28" s="28">
+    <row r="28" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A28" s="47"/>
+      <c r="B28" s="23"/>
+      <c r="C28" s="27"/>
+      <c r="D28" s="28"/>
+      <c r="E28" s="26">
         <f t="shared" ref="E28:E30" si="2" xml:space="preserve"> PRODUCT(C28,D28)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="29" spans="1:5" x14ac:dyDescent="0.35">
-[...4 lines deleted...]
-      <c r="E29" s="28">
+    <row r="29" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A29" s="47"/>
+      <c r="B29" s="23"/>
+      <c r="C29" s="27"/>
+      <c r="D29" s="28"/>
+      <c r="E29" s="26">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
     </row>
-    <row r="30" spans="1:5" ht="15" thickBot="1" x14ac:dyDescent="0.4">
-[...4 lines deleted...]
-      <c r="E30" s="28">
+    <row r="30" spans="1:5" ht="16" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A30" s="48"/>
+      <c r="B30" s="23"/>
+      <c r="C30" s="44"/>
+      <c r="D30" s="45"/>
+      <c r="E30" s="26">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
     </row>
-    <row r="31" spans="1:5" x14ac:dyDescent="0.35">
-[...1 lines deleted...]
-      <c r="B31" s="35" t="s">
+    <row r="31" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A31" s="40"/>
+      <c r="B31" s="33" t="s">
         <v>9</v>
       </c>
-      <c r="C31" s="47"/>
-[...1 lines deleted...]
-      <c r="E31" s="58">
+      <c r="C31" s="42"/>
+      <c r="D31" s="43"/>
+      <c r="E31" s="53">
         <f>SUM(E27:E30)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="32" spans="1:5" ht="15" thickBot="1" x14ac:dyDescent="0.4">
-[...1 lines deleted...]
-      <c r="B32" s="54" t="s">
+    <row r="32" spans="1:5" ht="16" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A32" s="52"/>
+      <c r="B32" s="49" t="s">
         <v>12</v>
       </c>
-      <c r="C32" s="55"/>
-[...1 lines deleted...]
-      <c r="E32" s="56">
+      <c r="C32" s="50"/>
+      <c r="D32" s="50"/>
+      <c r="E32" s="51">
         <f>SUM(E18+E23+E31)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="33" spans="1:5" x14ac:dyDescent="0.35">
-      <c r="A33" s="18" t="s">
+    <row r="33" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A33" s="17" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="34" spans="1:5" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="A35" s="18" t="s">
+    <row r="34" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="B34" s="11"/>
+    </row>
+    <row r="35" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A35" s="17" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="36" spans="1:5" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="B37" s="19" t="s">
+    <row r="36" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A36" s="17"/>
+    </row>
+    <row r="37" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="B37" s="18" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="38" spans="1:5" x14ac:dyDescent="0.35">
-      <c r="A38" s="94" t="s">
+    <row r="38" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A38" s="104" t="s">
         <v>23</v>
       </c>
-      <c r="B38" s="95"/>
-[...26 lines deleted...]
-      <c r="A42" s="91" t="s">
+      <c r="B38" s="105"/>
+      <c r="C38" s="105"/>
+      <c r="D38" s="105"/>
+      <c r="E38" s="106"/>
+    </row>
+    <row r="39" spans="1:5" ht="81.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A39" s="107"/>
+      <c r="B39" s="108"/>
+      <c r="C39" s="108"/>
+      <c r="D39" s="108"/>
+      <c r="E39" s="109"/>
+    </row>
+    <row r="40" spans="1:5" ht="81.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A40" s="110"/>
+      <c r="B40" s="111"/>
+      <c r="C40" s="111"/>
+      <c r="D40" s="111"/>
+      <c r="E40" s="112"/>
+    </row>
+    <row r="41" spans="1:5" ht="21.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A41" s="90"/>
+      <c r="B41" s="91"/>
+      <c r="C41" s="91"/>
+      <c r="D41" s="91"/>
+      <c r="E41" s="91"/>
+    </row>
+    <row r="42" spans="1:5" ht="28.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A42" s="101" t="s">
         <v>89</v>
       </c>
-      <c r="B42" s="92"/>
-[...5 lines deleted...]
-      <c r="A43" s="64" t="s">
+      <c r="B42" s="102"/>
+      <c r="C42" s="102"/>
+      <c r="D42" s="102"/>
+      <c r="E42" s="103"/>
+    </row>
+    <row r="43" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A43" s="59" t="s">
         <v>81</v>
       </c>
-      <c r="B43" s="82" t="s">
+      <c r="B43" s="92" t="s">
         <v>82</v>
       </c>
-      <c r="C43" s="83"/>
-[...4 lines deleted...]
-      <c r="A44" s="62" t="s">
+      <c r="C43" s="93"/>
+      <c r="D43" s="93"/>
+      <c r="E43" s="94"/>
+    </row>
+    <row r="44" spans="1:5" ht="31.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A44" s="57" t="s">
         <v>17</v>
       </c>
-      <c r="B44" s="85" t="s">
+      <c r="B44" s="95" t="s">
         <v>83</v>
       </c>
-      <c r="C44" s="86"/>
-[...4 lines deleted...]
-      <c r="A45" s="62" t="s">
+      <c r="C44" s="96"/>
+      <c r="D44" s="96"/>
+      <c r="E44" s="97"/>
+    </row>
+    <row r="45" spans="1:5" ht="37.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A45" s="57" t="s">
         <v>18</v>
       </c>
-      <c r="B45" s="85" t="s">
+      <c r="B45" s="95" t="s">
         <v>84</v>
       </c>
-      <c r="C45" s="86"/>
-[...4 lines deleted...]
-      <c r="A46" s="62" t="s">
+      <c r="C45" s="96"/>
+      <c r="D45" s="96"/>
+      <c r="E45" s="97"/>
+    </row>
+    <row r="46" spans="1:5" ht="39" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A46" s="57" t="s">
         <v>19</v>
       </c>
-      <c r="B46" s="85" t="s">
+      <c r="B46" s="95" t="s">
         <v>85</v>
       </c>
-      <c r="C46" s="86"/>
-[...4 lines deleted...]
-      <c r="A47" s="63" t="s">
+      <c r="C46" s="96"/>
+      <c r="D46" s="96"/>
+      <c r="E46" s="97"/>
+    </row>
+    <row r="47" spans="1:5" ht="44.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A47" s="58" t="s">
         <v>93</v>
       </c>
-      <c r="B47" s="88" t="s">
+      <c r="B47" s="98" t="s">
         <v>86</v>
       </c>
-      <c r="C47" s="89"/>
-[...11 lines deleted...]
-      <c r="A49" s="125" t="s">
+      <c r="C47" s="99"/>
+      <c r="D47" s="99"/>
+      <c r="E47" s="100"/>
+    </row>
+    <row r="48" spans="1:5" ht="4.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A48" s="89"/>
+      <c r="B48" s="89"/>
+      <c r="C48" s="89"/>
+      <c r="D48" s="89"/>
+      <c r="E48" s="89"/>
+    </row>
+    <row r="49" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A49" s="66" t="s">
         <v>77</v>
       </c>
-      <c r="B49" s="126"/>
-[...5 lines deleted...]
-      <c r="A50" s="61" t="s">
+      <c r="B49" s="67"/>
+      <c r="C49" s="67"/>
+      <c r="D49" s="67"/>
+      <c r="E49" s="67"/>
+    </row>
+    <row r="50" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A50" s="56" t="s">
         <v>25</v>
       </c>
-      <c r="B50" s="61" t="s">
+      <c r="B50" s="56" t="s">
         <v>26</v>
       </c>
-      <c r="C50" s="117" t="s">
+      <c r="C50" s="76" t="s">
         <v>27</v>
       </c>
-      <c r="D50" s="117"/>
-[...3 lines deleted...]
-      <c r="A51" s="65" t="s">
+      <c r="D50" s="76"/>
+      <c r="E50" s="76"/>
+    </row>
+    <row r="51" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A51" s="60" t="s">
         <v>78</v>
       </c>
-      <c r="B51" s="66" t="s">
+      <c r="B51" s="61" t="s">
         <v>54</v>
       </c>
-      <c r="C51" s="118" t="s">
+      <c r="C51" s="77" t="s">
         <v>69</v>
       </c>
-      <c r="D51" s="119"/>
-[...3 lines deleted...]
-      <c r="A52" s="65" t="s">
+      <c r="D51" s="78"/>
+      <c r="E51" s="79"/>
+    </row>
+    <row r="52" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A52" s="60" t="s">
         <v>29</v>
       </c>
-      <c r="B52" s="66" t="s">
+      <c r="B52" s="61" t="s">
         <v>55</v>
       </c>
-      <c r="C52" s="114" t="s">
+      <c r="C52" s="73" t="s">
         <v>87</v>
       </c>
-      <c r="D52" s="115"/>
-[...3 lines deleted...]
-      <c r="A53" s="65" t="s">
+      <c r="D52" s="74"/>
+      <c r="E52" s="75"/>
+    </row>
+    <row r="53" spans="1:5" ht="42" x14ac:dyDescent="0.2">
+      <c r="A53" s="60" t="s">
         <v>30</v>
       </c>
-      <c r="B53" s="66" t="s">
+      <c r="B53" s="61" t="s">
         <v>56</v>
       </c>
-      <c r="C53" s="114" t="s">
+      <c r="C53" s="73" t="s">
         <v>88</v>
       </c>
-      <c r="D53" s="115"/>
-[...3 lines deleted...]
-      <c r="A54" s="65" t="s">
+      <c r="D53" s="74"/>
+      <c r="E53" s="75"/>
+    </row>
+    <row r="54" spans="1:5" ht="28" x14ac:dyDescent="0.2">
+      <c r="A54" s="60" t="s">
         <v>31</v>
       </c>
-      <c r="B54" s="66" t="s">
+      <c r="B54" s="61" t="s">
         <v>57</v>
       </c>
-      <c r="C54" s="114" t="s">
+      <c r="C54" s="73" t="s">
         <v>70</v>
       </c>
-      <c r="D54" s="115"/>
-[...3 lines deleted...]
-      <c r="A55" s="65" t="s">
+      <c r="D54" s="74"/>
+      <c r="E54" s="75"/>
+    </row>
+    <row r="55" spans="1:5" ht="28" x14ac:dyDescent="0.2">
+      <c r="A55" s="60" t="s">
         <v>32</v>
       </c>
-      <c r="B55" s="66" t="s">
+      <c r="B55" s="61" t="s">
         <v>58</v>
       </c>
-      <c r="C55" s="114" t="s">
+      <c r="C55" s="73" t="s">
         <v>71</v>
       </c>
-      <c r="D55" s="115"/>
-[...3 lines deleted...]
-      <c r="A56" s="65" t="s">
+      <c r="D55" s="74"/>
+      <c r="E55" s="75"/>
+    </row>
+    <row r="56" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A56" s="60" t="s">
         <v>33</v>
       </c>
-      <c r="B56" s="66" t="s">
+      <c r="B56" s="61" t="s">
         <v>59</v>
       </c>
-      <c r="C56" s="114" t="s">
+      <c r="C56" s="73" t="s">
         <v>72</v>
       </c>
-      <c r="D56" s="115"/>
-[...3 lines deleted...]
-      <c r="A57" s="65" t="s">
+      <c r="D56" s="74"/>
+      <c r="E56" s="75"/>
+    </row>
+    <row r="57" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A57" s="60" t="s">
         <v>34</v>
       </c>
-      <c r="B57" s="66" t="s">
+      <c r="B57" s="61" t="s">
         <v>60</v>
       </c>
-      <c r="C57" s="114" t="s">
+      <c r="C57" s="73" t="s">
         <v>73</v>
       </c>
-      <c r="D57" s="115"/>
-[...3 lines deleted...]
-      <c r="A58" s="65" t="s">
+      <c r="D57" s="74"/>
+      <c r="E57" s="75"/>
+    </row>
+    <row r="58" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A58" s="60" t="s">
         <v>35</v>
       </c>
-      <c r="B58" s="66" t="s">
+      <c r="B58" s="61" t="s">
         <v>61</v>
       </c>
-      <c r="C58" s="114" t="s">
+      <c r="C58" s="73" t="s">
         <v>74</v>
       </c>
-      <c r="D58" s="115"/>
-[...3 lines deleted...]
-      <c r="A59" s="65" t="s">
+      <c r="D58" s="74"/>
+      <c r="E58" s="75"/>
+    </row>
+    <row r="59" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A59" s="60" t="s">
         <v>36</v>
       </c>
-      <c r="B59" s="66" t="s">
+      <c r="B59" s="61" t="s">
         <v>62</v>
       </c>
-      <c r="C59" s="114" t="s">
+      <c r="C59" s="73" t="s">
         <v>75</v>
       </c>
-      <c r="D59" s="115"/>
-[...3 lines deleted...]
-      <c r="A60" s="65" t="s">
+      <c r="D59" s="74"/>
+      <c r="E59" s="75"/>
+    </row>
+    <row r="60" spans="1:5" ht="42" x14ac:dyDescent="0.2">
+      <c r="A60" s="60" t="s">
         <v>90</v>
       </c>
-      <c r="B60" s="66" t="s">
+      <c r="B60" s="61" t="s">
         <v>63</v>
       </c>
-      <c r="C60" s="122"/>
-[...4 lines deleted...]
-      <c r="A61" s="65" t="s">
+      <c r="C60" s="68"/>
+      <c r="D60" s="69"/>
+      <c r="E60" s="70"/>
+    </row>
+    <row r="61" spans="1:5" ht="28" x14ac:dyDescent="0.2">
+      <c r="A61" s="60" t="s">
         <v>37</v>
       </c>
-      <c r="B61" s="66" t="s">
+      <c r="B61" s="61" t="s">
         <v>64</v>
       </c>
-      <c r="C61" s="121"/>
-[...4 lines deleted...]
-      <c r="A62" s="65" t="s">
+      <c r="C61" s="65"/>
+      <c r="D61" s="65"/>
+      <c r="E61" s="65"/>
+    </row>
+    <row r="62" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A62" s="60" t="s">
         <v>38</v>
       </c>
-      <c r="B62" s="66" t="s">
+      <c r="B62" s="61" t="s">
         <v>65</v>
       </c>
-      <c r="C62" s="121"/>
-[...4 lines deleted...]
-      <c r="A63" s="65" t="s">
+      <c r="C62" s="65"/>
+      <c r="D62" s="65"/>
+      <c r="E62" s="65"/>
+    </row>
+    <row r="63" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A63" s="60" t="s">
         <v>39</v>
       </c>
-      <c r="B63" s="66" t="s">
+      <c r="B63" s="61" t="s">
         <v>66</v>
       </c>
-      <c r="C63" s="121"/>
-[...4 lines deleted...]
-      <c r="A64" s="65" t="s">
+      <c r="C63" s="65"/>
+      <c r="D63" s="65"/>
+      <c r="E63" s="65"/>
+    </row>
+    <row r="64" spans="1:5" ht="28" x14ac:dyDescent="0.2">
+      <c r="A64" s="60" t="s">
         <v>40</v>
       </c>
-      <c r="B64" s="66" t="s">
+      <c r="B64" s="61" t="s">
         <v>67</v>
       </c>
-      <c r="C64" s="121"/>
-[...4 lines deleted...]
-      <c r="A65" s="65" t="s">
+      <c r="C64" s="65"/>
+      <c r="D64" s="65"/>
+      <c r="E64" s="65"/>
+    </row>
+    <row r="65" spans="1:5" ht="28" x14ac:dyDescent="0.2">
+      <c r="A65" s="60" t="s">
         <v>41</v>
       </c>
-      <c r="B65" s="66" t="s">
+      <c r="B65" s="61" t="s">
         <v>68</v>
       </c>
-      <c r="C65" s="121"/>
-[...4 lines deleted...]
-      <c r="A66" s="65" t="s">
+      <c r="C65" s="65"/>
+      <c r="D65" s="65"/>
+      <c r="E65" s="65"/>
+    </row>
+    <row r="66" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A66" s="60" t="s">
         <v>42</v>
       </c>
-      <c r="B66" s="67"/>
-[...5 lines deleted...]
-      <c r="A67" s="65" t="s">
+      <c r="B66" s="62"/>
+      <c r="C66" s="65"/>
+      <c r="D66" s="65"/>
+      <c r="E66" s="65"/>
+    </row>
+    <row r="67" spans="1:5" ht="28" x14ac:dyDescent="0.2">
+      <c r="A67" s="60" t="s">
         <v>43</v>
       </c>
-      <c r="B67" s="67"/>
-[...5 lines deleted...]
-      <c r="A68" s="65" t="s">
+      <c r="B67" s="62"/>
+      <c r="C67" s="65"/>
+      <c r="D67" s="65"/>
+      <c r="E67" s="65"/>
+    </row>
+    <row r="68" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A68" s="60" t="s">
         <v>44</v>
       </c>
-      <c r="B68" s="67"/>
-[...5 lines deleted...]
-      <c r="A69" s="65" t="s">
+      <c r="B68" s="62"/>
+      <c r="C68" s="65"/>
+      <c r="D68" s="65"/>
+      <c r="E68" s="65"/>
+    </row>
+    <row r="69" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A69" s="60" t="s">
         <v>45</v>
       </c>
-      <c r="B69" s="67"/>
-[...5 lines deleted...]
-      <c r="A70" s="65" t="s">
+      <c r="B69" s="62"/>
+      <c r="C69" s="65"/>
+      <c r="D69" s="65"/>
+      <c r="E69" s="65"/>
+    </row>
+    <row r="70" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A70" s="60" t="s">
         <v>46</v>
       </c>
-      <c r="B70" s="67"/>
-[...5 lines deleted...]
-      <c r="A71" s="65" t="s">
+      <c r="B70" s="62"/>
+      <c r="C70" s="65"/>
+      <c r="D70" s="65"/>
+      <c r="E70" s="65"/>
+    </row>
+    <row r="71" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A71" s="60" t="s">
         <v>47</v>
       </c>
-      <c r="B71" s="67"/>
-[...5 lines deleted...]
-      <c r="A72" s="65" t="s">
+      <c r="B71" s="62"/>
+      <c r="C71" s="65"/>
+      <c r="D71" s="65"/>
+      <c r="E71" s="65"/>
+    </row>
+    <row r="72" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A72" s="60" t="s">
         <v>48</v>
       </c>
-      <c r="B72" s="67"/>
-[...5 lines deleted...]
-      <c r="A73" s="65" t="s">
+      <c r="B72" s="62"/>
+      <c r="C72" s="65"/>
+      <c r="D72" s="65"/>
+      <c r="E72" s="65"/>
+    </row>
+    <row r="73" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A73" s="60" t="s">
         <v>49</v>
       </c>
-      <c r="B73" s="67"/>
-[...5 lines deleted...]
-      <c r="A74" s="65" t="s">
+      <c r="B73" s="62"/>
+      <c r="C73" s="65"/>
+      <c r="D73" s="65"/>
+      <c r="E73" s="65"/>
+    </row>
+    <row r="74" spans="1:5" ht="28" x14ac:dyDescent="0.2">
+      <c r="A74" s="60" t="s">
         <v>79</v>
       </c>
-      <c r="B74" s="67"/>
-[...5 lines deleted...]
-      <c r="A75" s="65" t="s">
+      <c r="B74" s="62"/>
+      <c r="C74" s="65"/>
+      <c r="D74" s="65"/>
+      <c r="E74" s="65"/>
+    </row>
+    <row r="75" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A75" s="60" t="s">
         <v>50</v>
       </c>
-      <c r="B75" s="67"/>
-[...5 lines deleted...]
-      <c r="A76" s="65" t="s">
+      <c r="B75" s="62"/>
+      <c r="C75" s="65"/>
+      <c r="D75" s="65"/>
+      <c r="E75" s="65"/>
+    </row>
+    <row r="76" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A76" s="60" t="s">
         <v>51</v>
       </c>
-      <c r="B76" s="67"/>
-[...5 lines deleted...]
-      <c r="A77" s="65" t="s">
+      <c r="B76" s="62"/>
+      <c r="C76" s="65"/>
+      <c r="D76" s="65"/>
+      <c r="E76" s="65"/>
+    </row>
+    <row r="77" spans="1:5" ht="28" x14ac:dyDescent="0.2">
+      <c r="A77" s="60" t="s">
         <v>52</v>
       </c>
-      <c r="B77" s="67"/>
-[...5 lines deleted...]
-      <c r="A78" s="65" t="s">
+      <c r="B77" s="62"/>
+      <c r="C77" s="65"/>
+      <c r="D77" s="65"/>
+      <c r="E77" s="65"/>
+    </row>
+    <row r="78" spans="1:5" ht="42" x14ac:dyDescent="0.2">
+      <c r="A78" s="60" t="s">
         <v>80</v>
       </c>
-      <c r="B78" s="67"/>
-[...5 lines deleted...]
-      <c r="A79" s="65" t="s">
+      <c r="B78" s="62"/>
+      <c r="C78" s="65"/>
+      <c r="D78" s="65"/>
+      <c r="E78" s="65"/>
+    </row>
+    <row r="79" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A79" s="60" t="s">
         <v>53</v>
       </c>
-      <c r="B79" s="67"/>
-[...5 lines deleted...]
-      <c r="A80" s="65" t="s">
+      <c r="B79" s="62"/>
+      <c r="C79" s="65"/>
+      <c r="D79" s="65"/>
+      <c r="E79" s="65"/>
+    </row>
+    <row r="80" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A80" s="60" t="s">
         <v>28</v>
       </c>
-      <c r="B80" s="67"/>
-[...2 lines deleted...]
-      <c r="E80" s="121"/>
+      <c r="B80" s="62"/>
+      <c r="C80" s="65"/>
+      <c r="D80" s="65"/>
+      <c r="E80" s="65"/>
     </row>
   </sheetData>
   <sheetProtection selectLockedCells="1"/>
   <mergeCells count="49">
+    <mergeCell ref="A12:D12"/>
+    <mergeCell ref="A1:E1"/>
+    <mergeCell ref="A8:E8"/>
+    <mergeCell ref="A9:E9"/>
+    <mergeCell ref="A48:E48"/>
+    <mergeCell ref="A41:E41"/>
+    <mergeCell ref="B43:E43"/>
+    <mergeCell ref="B44:E44"/>
+    <mergeCell ref="B45:E45"/>
+    <mergeCell ref="B46:E46"/>
+    <mergeCell ref="B47:E47"/>
+    <mergeCell ref="A42:E42"/>
+    <mergeCell ref="A38:E40"/>
+    <mergeCell ref="A26:D26"/>
+    <mergeCell ref="A13:A17"/>
+    <mergeCell ref="A20:D20"/>
+    <mergeCell ref="A21:A22"/>
+    <mergeCell ref="C57:E57"/>
+    <mergeCell ref="C56:E56"/>
+    <mergeCell ref="C58:E58"/>
+    <mergeCell ref="C59:E59"/>
+    <mergeCell ref="C50:E50"/>
+    <mergeCell ref="C51:E51"/>
+    <mergeCell ref="C52:E52"/>
+    <mergeCell ref="C53:E53"/>
+    <mergeCell ref="C54:E54"/>
+    <mergeCell ref="C55:E55"/>
+    <mergeCell ref="C69:E69"/>
+    <mergeCell ref="C60:E60"/>
+    <mergeCell ref="C61:E61"/>
+    <mergeCell ref="C62:E62"/>
+    <mergeCell ref="C63:E63"/>
+    <mergeCell ref="C64:E64"/>
     <mergeCell ref="C79:E79"/>
     <mergeCell ref="C80:E80"/>
     <mergeCell ref="A49:E49"/>
     <mergeCell ref="C75:E75"/>
     <mergeCell ref="C76:E76"/>
     <mergeCell ref="C77:E77"/>
     <mergeCell ref="C78:E78"/>
     <mergeCell ref="C70:E70"/>
     <mergeCell ref="C71:E71"/>
     <mergeCell ref="C72:E72"/>
     <mergeCell ref="C73:E73"/>
     <mergeCell ref="C74:E74"/>
     <mergeCell ref="C65:E65"/>
     <mergeCell ref="C66:E66"/>
     <mergeCell ref="C67:E67"/>
     <mergeCell ref="C68:E68"/>
-    <mergeCell ref="C69:E69"/>
-[...31 lines deleted...]
-    <mergeCell ref="A20:D20"/>
   </mergeCells>
-  <dataValidations count="1">
+  <dataValidations disablePrompts="1" count="1">
     <dataValidation showDropDown="1" showInputMessage="1" showErrorMessage="1" sqref="B43:B47" xr:uid="{214841B7-E446-4D49-90C4-5CDD2BA23385}"/>
   </dataValidations>
   <printOptions horizontalCentered="1"/>
-  <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.9055118110236221" bottom="0.11811023622047245" header="0.39370078740157483" footer="0.11811023622047245"/>
+  <pageMargins left="0.39370078740157499" right="0.39370078740157499" top="0.90551181102362199" bottom="0.118110236220472" header="0.39370078740157499" footer="0.118110236220472"/>
   <pageSetup orientation="landscape" r:id="rId1"/>
-  <headerFooter>
+  <headerFooter scaleWithDoc="0">
     <oddHeader>&amp;L&amp;G&amp;R&amp;"Arial,Bold"&amp;12BC ACTIVE TRANSPORTATION
 INFRASTRUCTURE GRANT PROGRAM</oddHeader>
-    <oddFooter>&amp;L&amp;"Arial,Regular"&amp;8H1297 191230    BCAT Cost Estimate&amp;C&amp;P&amp;R&amp;"Arial,Regular"&amp;8Updated 11-24-2021</oddFooter>
+    <oddFooter>&amp;L&amp;"Arial,Regular"&amp;8&amp;K000000H1297 09/29/26    BCAT Cost Estimate&amp;C&amp;"Calibri,Regular"&amp;K000000&amp;P</oddFooter>
   </headerFooter>
   <legacyDrawingHF r:id="rId2"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{CCE6A557-97BC-4b89-ADB6-D9C93CAAB3DF}">
-      <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" count="1">
+      <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" disablePrompts="1" count="1">
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{9CE68A9C-4BE7-4316-A0EF-39004A9DED84}">
           <x14:formula1>
             <xm:f>Sheet2!$A$3:$A$6</xm:f>
           </x14:formula1>
           <xm:sqref>B7</xm:sqref>
         </x14:dataValidation>
       </x14:dataValidations>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr codeName="Sheet2"/>
   <dimension ref="A3:A6"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
+    <sheetView topLeftCell="A124" workbookViewId="0">
       <selection activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="8.83203125" defaultRowHeight="15" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="19.54296875" customWidth="1"/>
+    <col min="1" max="1" width="19.5" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="3" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="3" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A3" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="4" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="4" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A4" t="s">
         <v>18</v>
       </c>
     </row>
-    <row r="5" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="5" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A5" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="6" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="6" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A6" t="s">
         <v>91</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Application>Microsoft Excel</Application>
+  <Application>Microsoft Macintosh Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="4" baseType="lpstr">
       <vt:lpstr>H1297 Detailed Cost Estimate</vt:lpstr>
       <vt:lpstr>Sheet2</vt:lpstr>
       <vt:lpstr>Categories</vt:lpstr>
       <vt:lpstr>'H1297 Detailed Cost Estimate'!Print_Area</vt:lpstr>
     </vt:vector>