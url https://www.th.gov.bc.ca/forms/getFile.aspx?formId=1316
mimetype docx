--- v0 (2026-06-04)
+++ v1 (2026-11-07)
@@ -1,96 +1,91 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/people.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.people+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="18" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="58" w:type="dxa"/>
           <w:left w:w="115" w:type="dxa"/>
           <w:right w:w="115" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10998"/>
       </w:tblGrid>
       <w:tr w:rsidR="00921CC1" w14:paraId="78366B93" w14:textId="77777777" w:rsidTr="00686EE0">
         <w:trPr>
           <w:trHeight w:val="302"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10998" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="22C9CD54" w14:textId="77777777" w:rsidR="00960362" w:rsidRPr="00686EE0" w:rsidRDefault="00072D35" w:rsidP="00686EE0">
             <w:pPr>
               <w:spacing w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">This form is to be used for operations within a pit/quarry </w:t>
             </w:r>
             <w:r w:rsidR="00960362" w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
@@ -181,141 +176,133 @@
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">1000 cubic </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>metres</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="32D6DF04" w14:textId="77777777" w:rsidR="00921CC1" w:rsidRPr="00686EE0" w:rsidRDefault="006C23E6" w:rsidP="002A76E2">
+          <w:p w14:paraId="32D6DF04" w14:textId="05A29AF4" w:rsidR="00921CC1" w:rsidRPr="00686EE0" w:rsidRDefault="006C23E6" w:rsidP="002A76E2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>To be completed by the Pit/Mine Manage</w:t>
             </w:r>
             <w:r w:rsidR="002A76E2" w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>r or their</w:t>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>designate</w:t>
             </w:r>
             <w:r w:rsidR="00A87CA5" w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00A87CA5" w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t>(</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="gramStart"/>
+              <w:t>(e.g. maintenance contractor)</w:t>
+            </w:r>
+            <w:r w:rsidR="002A76E2" w:rsidRPr="00686EE0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00686EE0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> to satisfy the Min</w:t>
+            </w:r>
             <w:r w:rsidR="00A87CA5" w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t>e.g.</w:t>
-[...23 lines deleted...]
-              </w:rPr>
               <w:t>es Act daily visit requirement. Please s</w:t>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">can the completed form and email it to the BC </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t>MoTI</w:t>
+              <w:t>MoT</w:t>
+            </w:r>
+            <w:r w:rsidR="00605452">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>T</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> Pit/Mine Manager.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="5AC9DF69" w14:textId="77777777" w:rsidR="0015731B" w:rsidRDefault="0015731B" w:rsidP="00921CC1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:spacing w:line="80" w:lineRule="exact"/>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0D8CA679" w14:textId="77777777" w:rsidR="00D23F33" w:rsidRDefault="00D23F33" w:rsidP="00921CC1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
@@ -334,102 +321,106 @@
         <w:gridCol w:w="2802"/>
         <w:gridCol w:w="543"/>
         <w:gridCol w:w="2551"/>
         <w:gridCol w:w="449"/>
         <w:gridCol w:w="692"/>
         <w:gridCol w:w="709"/>
         <w:gridCol w:w="584"/>
         <w:gridCol w:w="117"/>
         <w:gridCol w:w="25"/>
         <w:gridCol w:w="691"/>
         <w:gridCol w:w="851"/>
         <w:gridCol w:w="984"/>
         <w:gridCol w:w="18"/>
         <w:gridCol w:w="7"/>
       </w:tblGrid>
       <w:tr w:rsidR="00434AA2" w14:paraId="080DB177" w14:textId="77777777" w:rsidTr="00686EE0">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2802" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="67DB35F0" w14:textId="77777777" w:rsidR="00EB4049" w:rsidRPr="00686EE0" w:rsidRDefault="00B05878" w:rsidP="00686EE0">
+          <w:p w14:paraId="67DB35F0" w14:textId="2BD05E89" w:rsidR="00EB4049" w:rsidRPr="00686EE0" w:rsidRDefault="00B05878" w:rsidP="00686EE0">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">BC </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t>MoTI</w:t>
+              <w:t>MoT</w:t>
+            </w:r>
+            <w:r w:rsidR="00605452">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>T</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00EB4049" w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Pit/Mine Manager:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:bookmarkStart w:id="0" w:name="Text1"/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3543" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5FB12B0D" w14:textId="77777777" w:rsidR="00EB4049" w:rsidRPr="00686EE0" w:rsidRDefault="00EB4049" w:rsidP="00686EE0">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
@@ -479,81 +470,79 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2ACD7D06" w14:textId="77777777" w:rsidR="00EB4049" w:rsidRPr="00686EE0" w:rsidRDefault="00EB4049" w:rsidP="00686EE0">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Pit/Quarry Location:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:bookmarkEnd w:id="0"/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="284206DA" w14:textId="77777777" w:rsidR="00EB4049" w:rsidRPr="00686EE0" w:rsidRDefault="00EB4049" w:rsidP="00686EE0">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
@@ -603,81 +592,79 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00434AA2" w14:paraId="0DD2C4F7" w14:textId="77777777" w:rsidTr="00686EE0">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2802" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="105DD4A9" w14:textId="77777777" w:rsidR="006C23E6" w:rsidRPr="00686EE0" w:rsidRDefault="006C23E6" w:rsidP="00686EE0">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Pit/Mine Designate</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4235" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7AB4143C" w14:textId="77777777" w:rsidR="006C23E6" w:rsidRPr="00686EE0" w:rsidRDefault="006C23E6" w:rsidP="00686EE0">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
@@ -727,80 +714,78 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="69792E84" w14:textId="77777777" w:rsidR="006C23E6" w:rsidRPr="00686EE0" w:rsidRDefault="006C23E6" w:rsidP="00686EE0">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Date:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="68FA6D5F" w14:textId="77777777" w:rsidR="006C23E6" w:rsidRPr="00686EE0" w:rsidRDefault="006C23E6" w:rsidP="00686EE0">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
@@ -849,80 +834,78 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6A42B32B" w14:textId="77777777" w:rsidR="006C23E6" w:rsidRPr="00686EE0" w:rsidRDefault="006C23E6" w:rsidP="00686EE0">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Time:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1009" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1BE07AC6" w14:textId="77777777" w:rsidR="006C23E6" w:rsidRPr="00686EE0" w:rsidRDefault="006C23E6" w:rsidP="00686EE0">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
@@ -981,51 +964,50 @@
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00446167" w14:paraId="2B69B78E" w14:textId="77777777" w:rsidTr="00686EE0">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="7" w:type="dxa"/>
           <w:trHeight w:val="815"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11016" w:type="dxa"/>
             <w:gridSpan w:val="13"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="69DAF2B2" w14:textId="77777777" w:rsidR="00446167" w:rsidRPr="00686EE0" w:rsidRDefault="00446167" w:rsidP="00686EE0">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
               <w:spacing w:line="220" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Section 1 of the </w:t>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
               </w:rPr>
               <w:t>Health, Safety and Reclamation Code for Mines in British Columbia</w:t>
             </w:r>
@@ -1088,254 +1070,237 @@
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
-[...5 lines deleted...]
-            <w:r w:rsidR="00000000">
+            <w:r w:rsidRPr="00686EE0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Nothing to report     </w:t>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
-[...5 lines deleted...]
-            <w:r w:rsidR="00000000">
+            <w:r w:rsidRPr="00686EE0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">  Please see the second page of this checklist for a report</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006C23E6" w14:paraId="30A4C8DE" w14:textId="77777777" w:rsidTr="00686EE0">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="7" w:type="dxa"/>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11016" w:type="dxa"/>
             <w:gridSpan w:val="13"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="11B38FEA" w14:textId="77777777" w:rsidR="006C23E6" w:rsidRPr="00686EE0" w:rsidRDefault="0003415E" w:rsidP="00686EE0">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>MOBILE EQUIPMENT</w:t>
             </w:r>
             <w:r w:rsidR="006C23E6" w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t xml:space="preserve"> (</w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> loader, dump truck, excavator, bulldozer, etc.)</w:t>
+              <w:t xml:space="preserve"> (e.g. loader, dump truck, excavator, bulldozer, etc.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00434AA2" w14:paraId="2B8D8519" w14:textId="77777777" w:rsidTr="00686EE0">
         <w:trPr>
           <w:gridAfter w:val="2"/>
           <w:wAfter w:w="25" w:type="dxa"/>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3345" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3CBAC3B7" w14:textId="77777777" w:rsidR="00625578" w:rsidRPr="00686EE0" w:rsidRDefault="00625578" w:rsidP="00686EE0">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Type of Equipment</w:t>
             </w:r>
             <w:r w:rsidR="00DC3F3C" w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00DC3F3C" w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>(please print)</w:t>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="63F31FDD" w14:textId="77777777" w:rsidR="00625578" w:rsidRPr="00686EE0" w:rsidRDefault="00425296" w:rsidP="00686EE0">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
@@ -1389,51 +1354,50 @@
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="011A6011" w14:textId="77777777" w:rsidR="00625578" w:rsidRPr="00686EE0" w:rsidRDefault="00425296" w:rsidP="00686EE0">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
@@ -1486,51 +1450,50 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6BE42C89" w14:textId="77777777" w:rsidR="00625578" w:rsidRPr="00686EE0" w:rsidRDefault="00425296" w:rsidP="00686EE0">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
@@ -1658,59 +1621,59 @@
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
-[...7 lines deleted...]
-            <w:r w:rsidR="00000000">
+            <w:r w:rsidRPr="00686EE0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
@@ -1735,59 +1698,59 @@
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
-[...7 lines deleted...]
-            <w:r w:rsidR="00000000">
+            <w:r w:rsidRPr="00686EE0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
@@ -1812,59 +1775,59 @@
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
-[...7 lines deleted...]
-            <w:r w:rsidR="00000000">
+            <w:r w:rsidRPr="00686EE0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
@@ -1915,59 +1878,59 @@
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
-[...7 lines deleted...]
-            <w:r w:rsidR="00000000">
+            <w:r w:rsidRPr="00686EE0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
@@ -1992,59 +1955,59 @@
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
-[...7 lines deleted...]
-            <w:r w:rsidR="00000000">
+            <w:r w:rsidRPr="00686EE0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
@@ -2069,59 +2032,59 @@
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
-[...7 lines deleted...]
-            <w:r w:rsidR="00000000">
+            <w:r w:rsidRPr="00686EE0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
@@ -2171,59 +2134,59 @@
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
-[...7 lines deleted...]
-            <w:r w:rsidR="00000000">
+            <w:r w:rsidRPr="00686EE0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
@@ -2248,59 +2211,59 @@
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
-[...7 lines deleted...]
-            <w:r w:rsidR="00000000">
+            <w:r w:rsidRPr="00686EE0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
@@ -2325,59 +2288,59 @@
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
-[...7 lines deleted...]
-            <w:r w:rsidR="00000000">
+            <w:r w:rsidRPr="00686EE0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
@@ -2387,130 +2350,128 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00434AA2" w14:paraId="5D2C18DB" w14:textId="77777777" w:rsidTr="00686EE0">
         <w:trPr>
           <w:gridAfter w:val="2"/>
           <w:wAfter w:w="25" w:type="dxa"/>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3345" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2E905DE1" w14:textId="77777777" w:rsidR="00316A6D" w:rsidRPr="00686EE0" w:rsidRDefault="00316A6D" w:rsidP="00686EE0">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Lights</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="736E4033" w14:textId="77777777" w:rsidR="00316A6D" w:rsidRPr="00686EE0" w:rsidRDefault="00316A6D" w:rsidP="00686EE0">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
-[...7 lines deleted...]
-            <w:r w:rsidR="00000000">
+            <w:r w:rsidRPr="00686EE0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
@@ -2535,59 +2496,59 @@
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
-[...7 lines deleted...]
-            <w:r w:rsidR="00000000">
+            <w:r w:rsidRPr="00686EE0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
@@ -2612,162 +2573,161 @@
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
-[...7 lines deleted...]
-            <w:r w:rsidR="00000000">
+            <w:r w:rsidRPr="00686EE0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="67A1DEF5" w14:textId="77777777" w:rsidR="00316A6D" w:rsidRPr="00686EE0" w:rsidRDefault="00316A6D" w:rsidP="00686EE0">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
-[...7 lines deleted...]
-            <w:r w:rsidR="00000000">
+            <w:r w:rsidRPr="00686EE0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
@@ -2792,59 +2752,59 @@
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
-[...7 lines deleted...]
-            <w:r w:rsidR="00000000">
+            <w:r w:rsidRPr="00686EE0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
@@ -2869,161 +2829,160 @@
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
-[...7 lines deleted...]
-            <w:r w:rsidR="00000000">
+            <w:r w:rsidRPr="00686EE0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="47F355B7" w14:textId="77777777" w:rsidR="00316A6D" w:rsidRPr="00686EE0" w:rsidRDefault="00316A6D" w:rsidP="00686EE0">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
-[...7 lines deleted...]
-            <w:r w:rsidR="00000000">
+            <w:r w:rsidRPr="00686EE0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
@@ -3048,59 +3007,59 @@
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
-[...7 lines deleted...]
-            <w:r w:rsidR="00000000">
+            <w:r w:rsidRPr="00686EE0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
@@ -3125,59 +3084,59 @@
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
-[...7 lines deleted...]
-            <w:r w:rsidR="00000000">
+            <w:r w:rsidRPr="00686EE0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
@@ -3258,59 +3217,59 @@
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
-[...7 lines deleted...]
-            <w:r w:rsidR="00000000">
+            <w:r w:rsidRPr="00686EE0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
@@ -3335,59 +3294,59 @@
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
-[...7 lines deleted...]
-            <w:r w:rsidR="00000000">
+            <w:r w:rsidRPr="00686EE0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
@@ -3412,59 +3371,59 @@
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
-[...7 lines deleted...]
-            <w:r w:rsidR="00000000">
+            <w:r w:rsidRPr="00686EE0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
@@ -3515,59 +3474,59 @@
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
-[...7 lines deleted...]
-            <w:r w:rsidR="00000000">
+            <w:r w:rsidRPr="00686EE0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
@@ -3592,59 +3551,59 @@
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
-[...7 lines deleted...]
-            <w:r w:rsidR="00000000">
+            <w:r w:rsidRPr="00686EE0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
@@ -3669,59 +3628,59 @@
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
-[...7 lines deleted...]
-            <w:r w:rsidR="00000000">
+            <w:r w:rsidRPr="00686EE0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
@@ -3771,59 +3730,59 @@
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
-[...7 lines deleted...]
-            <w:r w:rsidR="00000000">
+            <w:r w:rsidRPr="00686EE0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
@@ -3848,59 +3807,59 @@
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
-[...7 lines deleted...]
-            <w:r w:rsidR="00000000">
+            <w:r w:rsidRPr="00686EE0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
@@ -3925,59 +3884,59 @@
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
-[...7 lines deleted...]
-            <w:r w:rsidR="00000000">
+            <w:r w:rsidRPr="00686EE0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
@@ -3987,130 +3946,128 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00434AA2" w14:paraId="3549A988" w14:textId="77777777" w:rsidTr="00686EE0">
         <w:trPr>
           <w:gridAfter w:val="2"/>
           <w:wAfter w:w="25" w:type="dxa"/>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3345" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="20106130" w14:textId="77777777" w:rsidR="00316A6D" w:rsidRPr="00686EE0" w:rsidRDefault="00316A6D" w:rsidP="00686EE0">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Seatbelts</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2F6D2AC2" w14:textId="77777777" w:rsidR="00316A6D" w:rsidRPr="00686EE0" w:rsidRDefault="00316A6D" w:rsidP="00686EE0">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
-[...7 lines deleted...]
-            <w:r w:rsidR="00000000">
+            <w:r w:rsidRPr="00686EE0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
@@ -4135,59 +4092,59 @@
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
-[...7 lines deleted...]
-            <w:r w:rsidR="00000000">
+            <w:r w:rsidRPr="00686EE0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
@@ -4212,162 +4169,161 @@
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
-[...7 lines deleted...]
-            <w:r w:rsidR="00000000">
+            <w:r w:rsidRPr="00686EE0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0A0E276D" w14:textId="77777777" w:rsidR="00316A6D" w:rsidRPr="00686EE0" w:rsidRDefault="00316A6D" w:rsidP="00686EE0">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
-[...7 lines deleted...]
-            <w:r w:rsidR="00000000">
+            <w:r w:rsidRPr="00686EE0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
@@ -4392,59 +4348,59 @@
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
-[...7 lines deleted...]
-            <w:r w:rsidR="00000000">
+            <w:r w:rsidRPr="00686EE0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
@@ -4469,161 +4425,160 @@
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
-[...7 lines deleted...]
-            <w:r w:rsidR="00000000">
+            <w:r w:rsidRPr="00686EE0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5C0B36FF" w14:textId="77777777" w:rsidR="00316A6D" w:rsidRPr="00686EE0" w:rsidRDefault="00316A6D" w:rsidP="00686EE0">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
-[...7 lines deleted...]
-            <w:r w:rsidR="00000000">
+            <w:r w:rsidRPr="00686EE0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
@@ -4648,59 +4603,59 @@
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
-[...7 lines deleted...]
-            <w:r w:rsidR="00000000">
+            <w:r w:rsidRPr="00686EE0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
@@ -4725,59 +4680,59 @@
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
-[...7 lines deleted...]
-            <w:r w:rsidR="00000000">
+            <w:r w:rsidRPr="00686EE0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
@@ -4858,59 +4813,59 @@
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
-[...7 lines deleted...]
-            <w:r w:rsidR="00000000">
+            <w:r w:rsidRPr="00686EE0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
@@ -4935,59 +4890,59 @@
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
-[...7 lines deleted...]
-            <w:r w:rsidR="00000000">
+            <w:r w:rsidRPr="00686EE0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
@@ -5012,59 +4967,59 @@
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
-[...7 lines deleted...]
-            <w:r w:rsidR="00000000">
+            <w:r w:rsidRPr="00686EE0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
@@ -5115,59 +5070,59 @@
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
-[...7 lines deleted...]
-            <w:r w:rsidR="00000000">
+            <w:r w:rsidRPr="00686EE0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
@@ -5192,59 +5147,59 @@
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
-[...7 lines deleted...]
-            <w:r w:rsidR="00000000">
+            <w:r w:rsidRPr="00686EE0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
@@ -5269,59 +5224,59 @@
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
-[...7 lines deleted...]
-            <w:r w:rsidR="00000000">
+            <w:r w:rsidRPr="00686EE0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
@@ -5371,59 +5326,59 @@
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
-[...7 lines deleted...]
-            <w:r w:rsidR="00000000">
+            <w:r w:rsidRPr="00686EE0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
@@ -5448,59 +5403,59 @@
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
-[...7 lines deleted...]
-            <w:r w:rsidR="00000000">
+            <w:r w:rsidRPr="00686EE0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
@@ -5525,59 +5480,59 @@
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
-[...7 lines deleted...]
-            <w:r w:rsidR="00000000">
+            <w:r w:rsidRPr="00686EE0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
@@ -5587,130 +5542,128 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00434AA2" w14:paraId="5BACB678" w14:textId="77777777" w:rsidTr="00686EE0">
         <w:trPr>
           <w:gridAfter w:val="2"/>
           <w:wAfter w:w="25" w:type="dxa"/>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3345" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5FD0A7F7" w14:textId="77777777" w:rsidR="00316A6D" w:rsidRPr="00686EE0" w:rsidRDefault="00316A6D" w:rsidP="00686EE0">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Access Ladders, Steps, Handholds</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="62C88E7D" w14:textId="77777777" w:rsidR="00316A6D" w:rsidRPr="00686EE0" w:rsidRDefault="00316A6D" w:rsidP="00686EE0">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
-[...7 lines deleted...]
-            <w:r w:rsidR="00000000">
+            <w:r w:rsidRPr="00686EE0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
@@ -5735,59 +5688,59 @@
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
-[...7 lines deleted...]
-            <w:r w:rsidR="00000000">
+            <w:r w:rsidRPr="00686EE0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
@@ -5812,162 +5765,161 @@
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
-[...7 lines deleted...]
-            <w:r w:rsidR="00000000">
+            <w:r w:rsidRPr="00686EE0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="430F307F" w14:textId="77777777" w:rsidR="00316A6D" w:rsidRPr="00686EE0" w:rsidRDefault="00316A6D" w:rsidP="00686EE0">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
-[...7 lines deleted...]
-            <w:r w:rsidR="00000000">
+            <w:r w:rsidRPr="00686EE0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
@@ -5992,59 +5944,59 @@
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
-[...7 lines deleted...]
-            <w:r w:rsidR="00000000">
+            <w:r w:rsidRPr="00686EE0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
@@ -6069,161 +6021,160 @@
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
-[...7 lines deleted...]
-            <w:r w:rsidR="00000000">
+            <w:r w:rsidRPr="00686EE0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="38C43EDF" w14:textId="77777777" w:rsidR="00316A6D" w:rsidRPr="00686EE0" w:rsidRDefault="00316A6D" w:rsidP="00686EE0">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
-[...7 lines deleted...]
-            <w:r w:rsidR="00000000">
+            <w:r w:rsidRPr="00686EE0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
@@ -6248,59 +6199,59 @@
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
-[...7 lines deleted...]
-            <w:r w:rsidR="00000000">
+            <w:r w:rsidRPr="00686EE0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
@@ -6325,59 +6276,59 @@
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
-[...7 lines deleted...]
-            <w:r w:rsidR="00000000">
+            <w:r w:rsidRPr="00686EE0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
@@ -6458,59 +6409,59 @@
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
-[...7 lines deleted...]
-            <w:r w:rsidR="00000000">
+            <w:r w:rsidRPr="00686EE0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
@@ -6535,59 +6486,59 @@
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
-[...7 lines deleted...]
-            <w:r w:rsidR="00000000">
+            <w:r w:rsidRPr="00686EE0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
@@ -6612,59 +6563,59 @@
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
-[...7 lines deleted...]
-            <w:r w:rsidR="00000000">
+            <w:r w:rsidRPr="00686EE0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
@@ -6715,59 +6666,59 @@
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
-[...7 lines deleted...]
-            <w:r w:rsidR="00000000">
+            <w:r w:rsidRPr="00686EE0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
@@ -6792,59 +6743,59 @@
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
-[...7 lines deleted...]
-            <w:r w:rsidR="00000000">
+            <w:r w:rsidRPr="00686EE0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
@@ -6869,59 +6820,59 @@
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
-[...7 lines deleted...]
-            <w:r w:rsidR="00000000">
+            <w:r w:rsidRPr="00686EE0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
@@ -6971,59 +6922,59 @@
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
-[...7 lines deleted...]
-            <w:r w:rsidR="00000000">
+            <w:r w:rsidRPr="00686EE0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
@@ -7048,59 +6999,59 @@
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
-[...7 lines deleted...]
-            <w:r w:rsidR="00000000">
+            <w:r w:rsidRPr="00686EE0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
@@ -7125,59 +7076,59 @@
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
-[...7 lines deleted...]
-            <w:r w:rsidR="00000000">
+            <w:r w:rsidRPr="00686EE0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
@@ -7187,130 +7138,128 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00434AA2" w14:paraId="1F3D2AC9" w14:textId="77777777" w:rsidTr="00686EE0">
         <w:trPr>
           <w:gridAfter w:val="2"/>
           <w:wAfter w:w="25" w:type="dxa"/>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3345" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="59B9CD85" w14:textId="77777777" w:rsidR="00316A6D" w:rsidRPr="00686EE0" w:rsidRDefault="00316A6D" w:rsidP="00686EE0">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Wheel Chocks</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="480E5C48" w14:textId="77777777" w:rsidR="00316A6D" w:rsidRPr="00686EE0" w:rsidRDefault="00316A6D" w:rsidP="00686EE0">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
-[...7 lines deleted...]
-            <w:r w:rsidR="00000000">
+            <w:r w:rsidRPr="00686EE0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
@@ -7335,59 +7284,59 @@
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
-[...7 lines deleted...]
-            <w:r w:rsidR="00000000">
+            <w:r w:rsidRPr="00686EE0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
@@ -7412,162 +7361,161 @@
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
-[...7 lines deleted...]
-            <w:r w:rsidR="00000000">
+            <w:r w:rsidRPr="00686EE0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="69F6FE63" w14:textId="77777777" w:rsidR="00316A6D" w:rsidRPr="00686EE0" w:rsidRDefault="00316A6D" w:rsidP="00686EE0">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
-[...7 lines deleted...]
-            <w:r w:rsidR="00000000">
+            <w:r w:rsidRPr="00686EE0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
@@ -7592,59 +7540,59 @@
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
-[...7 lines deleted...]
-            <w:r w:rsidR="00000000">
+            <w:r w:rsidRPr="00686EE0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
@@ -7669,161 +7617,160 @@
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
-[...7 lines deleted...]
-            <w:r w:rsidR="00000000">
+            <w:r w:rsidRPr="00686EE0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4389F9B3" w14:textId="77777777" w:rsidR="00316A6D" w:rsidRPr="00686EE0" w:rsidRDefault="00316A6D" w:rsidP="00686EE0">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
-[...7 lines deleted...]
-            <w:r w:rsidR="00000000">
+            <w:r w:rsidRPr="00686EE0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
@@ -7848,59 +7795,59 @@
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
-[...7 lines deleted...]
-            <w:r w:rsidR="00000000">
+            <w:r w:rsidRPr="00686EE0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
@@ -7925,59 +7872,59 @@
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
-[...7 lines deleted...]
-            <w:r w:rsidR="00000000">
+            <w:r w:rsidRPr="00686EE0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
@@ -8066,59 +8013,59 @@
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
-[...7 lines deleted...]
-            <w:r w:rsidR="00000000">
+            <w:r w:rsidRPr="00686EE0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
@@ -8143,59 +8090,59 @@
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
-[...7 lines deleted...]
-            <w:r w:rsidR="00000000">
+            <w:r w:rsidRPr="00686EE0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
@@ -8220,59 +8167,59 @@
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
-[...7 lines deleted...]
-            <w:r w:rsidR="00000000">
+            <w:r w:rsidRPr="00686EE0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
@@ -8323,59 +8270,59 @@
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
-[...7 lines deleted...]
-            <w:r w:rsidR="00000000">
+            <w:r w:rsidRPr="00686EE0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
@@ -8400,59 +8347,59 @@
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
-[...7 lines deleted...]
-            <w:r w:rsidR="00000000">
+            <w:r w:rsidRPr="00686EE0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
@@ -8477,59 +8424,59 @@
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
-[...7 lines deleted...]
-            <w:r w:rsidR="00000000">
+            <w:r w:rsidRPr="00686EE0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
@@ -8579,59 +8526,59 @@
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
-[...7 lines deleted...]
-            <w:r w:rsidR="00000000">
+            <w:r w:rsidRPr="00686EE0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
@@ -8656,59 +8603,59 @@
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
-[...7 lines deleted...]
-            <w:r w:rsidR="00000000">
+            <w:r w:rsidRPr="00686EE0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
@@ -8733,59 +8680,59 @@
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
-[...7 lines deleted...]
-            <w:r w:rsidR="00000000">
+            <w:r w:rsidRPr="00686EE0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
@@ -8798,131 +8745,129 @@
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00434AA2" w14:paraId="3A8A489F" w14:textId="77777777" w:rsidTr="00686EE0">
         <w:trPr>
           <w:gridAfter w:val="2"/>
           <w:wAfter w:w="25" w:type="dxa"/>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3345" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1B4B094F" w14:textId="77777777" w:rsidR="00316A6D" w:rsidRPr="00686EE0" w:rsidRDefault="00316A6D" w:rsidP="00686EE0">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Brake Check</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="28B0D878" w14:textId="77777777" w:rsidR="00316A6D" w:rsidRPr="00686EE0" w:rsidRDefault="00316A6D" w:rsidP="00686EE0">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
-[...7 lines deleted...]
-            <w:r w:rsidR="00000000">
+            <w:r w:rsidRPr="00686EE0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
@@ -8947,59 +8892,59 @@
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
-[...7 lines deleted...]
-            <w:r w:rsidR="00000000">
+            <w:r w:rsidRPr="00686EE0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
@@ -9024,59 +8969,59 @@
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
-[...7 lines deleted...]
-            <w:r w:rsidR="00000000">
+            <w:r w:rsidRPr="00686EE0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
@@ -9084,103 +9029,102 @@
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="236D32FC" w14:textId="77777777" w:rsidR="00316A6D" w:rsidRPr="00686EE0" w:rsidRDefault="00316A6D" w:rsidP="00686EE0">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
-[...7 lines deleted...]
-            <w:r w:rsidR="00000000">
+            <w:r w:rsidRPr="00686EE0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
@@ -9205,59 +9149,59 @@
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
-[...7 lines deleted...]
-            <w:r w:rsidR="00000000">
+            <w:r w:rsidRPr="00686EE0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
@@ -9282,162 +9226,161 @@
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
-[...7 lines deleted...]
-            <w:r w:rsidR="00000000">
+            <w:r w:rsidRPr="00686EE0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2F49BAA6" w14:textId="77777777" w:rsidR="00316A6D" w:rsidRPr="00686EE0" w:rsidRDefault="00316A6D" w:rsidP="00686EE0">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
-[...7 lines deleted...]
-            <w:r w:rsidR="00000000">
+            <w:r w:rsidRPr="00686EE0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
@@ -9462,59 +9405,59 @@
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
-[...7 lines deleted...]
-            <w:r w:rsidR="00000000">
+            <w:r w:rsidRPr="00686EE0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
@@ -9539,59 +9482,59 @@
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
-[...7 lines deleted...]
-            <w:r w:rsidR="00000000">
+            <w:r w:rsidRPr="00686EE0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
@@ -9604,113 +9547,103 @@
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005F5525" w14:paraId="304F3611" w14:textId="77777777" w:rsidTr="00686EE0">
         <w:trPr>
           <w:gridAfter w:val="2"/>
           <w:wAfter w:w="25" w:type="dxa"/>
           <w:trHeight w:val="70"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10998" w:type="dxa"/>
             <w:gridSpan w:val="12"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6610DF31" w14:textId="77777777" w:rsidR="005F5525" w:rsidRPr="00686EE0" w:rsidRDefault="0003415E" w:rsidP="00686EE0">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>STRUCTURES/BUILDINGS</w:t>
             </w:r>
             <w:r w:rsidR="005F5525" w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t xml:space="preserve"> (</w:t>
-[...8 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t xml:space="preserve"> (e.g.</w:t>
+            </w:r>
             <w:r w:rsidR="00EB4049" w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> equipment garage, fueling shed</w:t>
             </w:r>
             <w:r w:rsidR="005F5525" w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>, etc.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00434AA2" w14:paraId="0C671835" w14:textId="77777777" w:rsidTr="00686EE0">
         <w:trPr>
           <w:gridAfter w:val="2"/>
           <w:wAfter w:w="25" w:type="dxa"/>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3345" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="69D9E6CA" w14:textId="77777777" w:rsidR="005F5525" w:rsidRPr="00686EE0" w:rsidRDefault="00DC3F3C" w:rsidP="00686EE0">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">Type of </w:t>
             </w:r>
             <w:r w:rsidR="00072D35" w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Building</w:t>
@@ -9723,51 +9656,50 @@
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>(please print)</w:t>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6777D18F" w14:textId="77777777" w:rsidR="005F5525" w:rsidRPr="00686EE0" w:rsidRDefault="005F5525" w:rsidP="00686EE0">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
@@ -9821,51 +9753,50 @@
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7AAF56A7" w14:textId="77777777" w:rsidR="005F5525" w:rsidRPr="00686EE0" w:rsidRDefault="005F5525" w:rsidP="00686EE0">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
@@ -9918,51 +9849,50 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="339C409A" w14:textId="77777777" w:rsidR="005F5525" w:rsidRPr="00686EE0" w:rsidRDefault="005F5525" w:rsidP="00686EE0">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
@@ -10095,59 +10025,59 @@
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
-[...7 lines deleted...]
-            <w:r w:rsidR="00000000">
+            <w:r w:rsidRPr="00686EE0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
@@ -10172,59 +10102,59 @@
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
-[...7 lines deleted...]
-            <w:r w:rsidR="00000000">
+            <w:r w:rsidRPr="00686EE0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
@@ -10249,59 +10179,59 @@
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
-[...7 lines deleted...]
-            <w:r w:rsidR="00000000">
+            <w:r w:rsidRPr="00686EE0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
@@ -10352,59 +10282,59 @@
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
-[...7 lines deleted...]
-            <w:r w:rsidR="00000000">
+            <w:r w:rsidRPr="00686EE0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
@@ -10429,59 +10359,59 @@
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
-[...7 lines deleted...]
-            <w:r w:rsidR="00000000">
+            <w:r w:rsidRPr="00686EE0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
@@ -10506,59 +10436,59 @@
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
-[...7 lines deleted...]
-            <w:r w:rsidR="00000000">
+            <w:r w:rsidRPr="00686EE0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
@@ -10608,59 +10538,59 @@
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
-[...7 lines deleted...]
-            <w:r w:rsidR="00000000">
+            <w:r w:rsidRPr="00686EE0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
@@ -10685,59 +10615,59 @@
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
-[...7 lines deleted...]
-            <w:r w:rsidR="00000000">
+            <w:r w:rsidRPr="00686EE0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
@@ -10762,59 +10692,59 @@
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
-[...7 lines deleted...]
-            <w:r w:rsidR="00000000">
+            <w:r w:rsidRPr="00686EE0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
@@ -10824,130 +10754,128 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00434AA2" w14:paraId="27FEBB83" w14:textId="77777777" w:rsidTr="00686EE0">
         <w:trPr>
           <w:gridAfter w:val="2"/>
           <w:wAfter w:w="25" w:type="dxa"/>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3345" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="352EA464" w14:textId="77777777" w:rsidR="00316A6D" w:rsidRPr="00686EE0" w:rsidRDefault="00316A6D" w:rsidP="00686EE0">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Fire Extinguishers</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="59656C0A" w14:textId="77777777" w:rsidR="00316A6D" w:rsidRPr="00686EE0" w:rsidRDefault="00316A6D" w:rsidP="00686EE0">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
-[...7 lines deleted...]
-            <w:r w:rsidR="00000000">
+            <w:r w:rsidRPr="00686EE0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
@@ -10972,59 +10900,59 @@
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
-[...7 lines deleted...]
-            <w:r w:rsidR="00000000">
+            <w:r w:rsidRPr="00686EE0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
@@ -11049,162 +10977,161 @@
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
-[...7 lines deleted...]
-            <w:r w:rsidR="00000000">
+            <w:r w:rsidRPr="00686EE0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="22EEA210" w14:textId="77777777" w:rsidR="00316A6D" w:rsidRPr="00686EE0" w:rsidRDefault="00316A6D" w:rsidP="00686EE0">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
-[...7 lines deleted...]
-            <w:r w:rsidR="00000000">
+            <w:r w:rsidRPr="00686EE0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
@@ -11229,59 +11156,59 @@
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
-[...7 lines deleted...]
-            <w:r w:rsidR="00000000">
+            <w:r w:rsidRPr="00686EE0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
@@ -11306,161 +11233,160 @@
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
-[...7 lines deleted...]
-            <w:r w:rsidR="00000000">
+            <w:r w:rsidRPr="00686EE0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37CBFEE7" w14:textId="77777777" w:rsidR="00316A6D" w:rsidRPr="00686EE0" w:rsidRDefault="00316A6D" w:rsidP="00686EE0">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
-[...7 lines deleted...]
-            <w:r w:rsidR="00000000">
+            <w:r w:rsidRPr="00686EE0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
@@ -11485,59 +11411,59 @@
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
-[...7 lines deleted...]
-            <w:r w:rsidR="00000000">
+            <w:r w:rsidRPr="00686EE0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
@@ -11562,59 +11488,59 @@
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
-[...7 lines deleted...]
-            <w:r w:rsidR="00000000">
+            <w:r w:rsidRPr="00686EE0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
@@ -11695,59 +11621,59 @@
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
-[...7 lines deleted...]
-            <w:r w:rsidR="00000000">
+            <w:r w:rsidRPr="00686EE0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
@@ -11772,59 +11698,59 @@
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
-[...7 lines deleted...]
-            <w:r w:rsidR="00000000">
+            <w:r w:rsidRPr="00686EE0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
@@ -11849,59 +11775,59 @@
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
-[...7 lines deleted...]
-            <w:r w:rsidR="00000000">
+            <w:r w:rsidRPr="00686EE0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
@@ -11952,59 +11878,59 @@
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
-[...7 lines deleted...]
-            <w:r w:rsidR="00000000">
+            <w:r w:rsidRPr="00686EE0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
@@ -12029,59 +11955,59 @@
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
-[...7 lines deleted...]
-            <w:r w:rsidR="00000000">
+            <w:r w:rsidRPr="00686EE0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
@@ -12106,59 +12032,59 @@
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
-[...7 lines deleted...]
-            <w:r w:rsidR="00000000">
+            <w:r w:rsidRPr="00686EE0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
@@ -12208,59 +12134,59 @@
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
-[...7 lines deleted...]
-            <w:r w:rsidR="00000000">
+            <w:r w:rsidRPr="00686EE0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
@@ -12285,59 +12211,59 @@
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
-[...7 lines deleted...]
-            <w:r w:rsidR="00000000">
+            <w:r w:rsidRPr="00686EE0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
@@ -12362,59 +12288,59 @@
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
-[...7 lines deleted...]
-            <w:r w:rsidR="00000000">
+            <w:r w:rsidRPr="00686EE0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
@@ -12427,131 +12353,129 @@
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00434AA2" w14:paraId="1E7F43E4" w14:textId="77777777" w:rsidTr="00686EE0">
         <w:trPr>
           <w:gridAfter w:val="2"/>
           <w:wAfter w:w="25" w:type="dxa"/>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3345" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5288FBC2" w14:textId="77777777" w:rsidR="00316A6D" w:rsidRPr="00686EE0" w:rsidRDefault="00316A6D" w:rsidP="00686EE0">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Hazardous Materials Storage</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6C2F2FFE" w14:textId="77777777" w:rsidR="00316A6D" w:rsidRPr="00686EE0" w:rsidRDefault="00316A6D" w:rsidP="00686EE0">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
-[...7 lines deleted...]
-            <w:r w:rsidR="00000000">
+            <w:r w:rsidRPr="00686EE0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
@@ -12576,59 +12500,59 @@
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
-[...7 lines deleted...]
-            <w:r w:rsidR="00000000">
+            <w:r w:rsidRPr="00686EE0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
@@ -12653,59 +12577,59 @@
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
-[...7 lines deleted...]
-            <w:r w:rsidR="00000000">
+            <w:r w:rsidRPr="00686EE0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
@@ -12713,103 +12637,102 @@
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="69512067" w14:textId="77777777" w:rsidR="00316A6D" w:rsidRPr="00686EE0" w:rsidRDefault="00316A6D" w:rsidP="00686EE0">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
-[...7 lines deleted...]
-            <w:r w:rsidR="00000000">
+            <w:r w:rsidRPr="00686EE0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
@@ -12834,59 +12757,59 @@
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
-[...7 lines deleted...]
-            <w:r w:rsidR="00000000">
+            <w:r w:rsidRPr="00686EE0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
@@ -12911,162 +12834,161 @@
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
-[...7 lines deleted...]
-            <w:r w:rsidR="00000000">
+            <w:r w:rsidRPr="00686EE0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6854F671" w14:textId="77777777" w:rsidR="00316A6D" w:rsidRPr="00686EE0" w:rsidRDefault="00316A6D" w:rsidP="00686EE0">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
-[...7 lines deleted...]
-            <w:r w:rsidR="00000000">
+            <w:r w:rsidRPr="00686EE0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
@@ -13091,59 +13013,59 @@
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
-[...7 lines deleted...]
-            <w:r w:rsidR="00000000">
+            <w:r w:rsidRPr="00686EE0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
@@ -13168,59 +13090,59 @@
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
-[...7 lines deleted...]
-            <w:r w:rsidR="00000000">
+            <w:r w:rsidRPr="00686EE0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
@@ -13233,51 +13155,50 @@
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00EB4049" w14:paraId="53EE7D93" w14:textId="77777777" w:rsidTr="00686EE0">
         <w:trPr>
           <w:gridAfter w:val="2"/>
           <w:wAfter w:w="25" w:type="dxa"/>
           <w:trHeight w:val="70"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10998" w:type="dxa"/>
             <w:gridSpan w:val="12"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="135C3874" w14:textId="77777777" w:rsidR="00EB4049" w:rsidRPr="00686EE0" w:rsidRDefault="0003415E" w:rsidP="00686EE0">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>PIT CONDITIONS</w:t>
             </w:r>
             <w:r w:rsidR="00EB4049" w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -13353,59 +13274,59 @@
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
-[...7 lines deleted...]
-            <w:r w:rsidR="00000000">
+            <w:r w:rsidRPr="00686EE0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
@@ -13430,59 +13351,59 @@
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
-[...7 lines deleted...]
-            <w:r w:rsidR="00000000">
+            <w:r w:rsidRPr="00686EE0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
@@ -13507,59 +13428,59 @@
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
-[...7 lines deleted...]
-            <w:r w:rsidR="00000000">
+            <w:r w:rsidRPr="00686EE0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
@@ -13631,59 +13552,59 @@
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
-[...7 lines deleted...]
-            <w:r w:rsidR="00000000">
+            <w:r w:rsidRPr="00686EE0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
@@ -13700,59 +13621,59 @@
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
-[...7 lines deleted...]
-            <w:r w:rsidR="00000000">
+            <w:r w:rsidRPr="00686EE0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
@@ -13769,203 +13690,201 @@
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
-[...7 lines deleted...]
-            <w:r w:rsidR="00000000">
+            <w:r w:rsidRPr="00686EE0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00434AA2" w14:paraId="5729629C" w14:textId="77777777" w:rsidTr="00686EE0">
         <w:trPr>
           <w:gridAfter w:val="2"/>
           <w:wAfter w:w="25" w:type="dxa"/>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3345" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="611E9DFA" w14:textId="77777777" w:rsidR="0003415E" w:rsidRPr="00686EE0" w:rsidRDefault="0003415E" w:rsidP="00686EE0">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Max slope </w:t>
             </w:r>
             <w:r w:rsidR="00072D35" w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>1.5:1</w:t>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> at pit face</w:t>
             </w:r>
             <w:r w:rsidR="00B05878" w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:br/>
               <w:t>upon completion of activity</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6E9F7CB9" w14:textId="77777777" w:rsidR="0003415E" w:rsidRPr="00686EE0" w:rsidRDefault="00316A6D" w:rsidP="00686EE0">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
-[...7 lines deleted...]
-            <w:r w:rsidR="00000000">
+            <w:r w:rsidRPr="00686EE0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
@@ -13990,59 +13909,59 @@
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
-[...7 lines deleted...]
-            <w:r w:rsidR="00000000">
+            <w:r w:rsidRPr="00686EE0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
@@ -14067,206 +13986,204 @@
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
-[...7 lines deleted...]
-            <w:r w:rsidR="00000000">
+            <w:r w:rsidRPr="00686EE0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2576" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7780BD8A" w14:textId="77777777" w:rsidR="0003415E" w:rsidRPr="00686EE0" w:rsidRDefault="0003415E" w:rsidP="00686EE0">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Haul Road Width </w:t>
             </w:r>
             <w:r w:rsidR="00446167" w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r w:rsidR="00446167" w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Min. 2 x width SLT &amp; </w:t>
             </w:r>
             <w:r w:rsidR="00446167" w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:br/>
               <w:t>3 x width for 2-way traffic</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2526" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="20F44C8C" w14:textId="77777777" w:rsidR="0003415E" w:rsidRPr="00686EE0" w:rsidRDefault="0003415E" w:rsidP="00686EE0">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
-[...7 lines deleted...]
-            <w:r w:rsidR="00000000">
+            <w:r w:rsidRPr="00686EE0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
@@ -14283,59 +14200,59 @@
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
-[...7 lines deleted...]
-            <w:r w:rsidR="00000000">
+            <w:r w:rsidRPr="00686EE0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
@@ -14352,59 +14269,59 @@
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
-[...7 lines deleted...]
-            <w:r w:rsidR="00000000">
+            <w:r w:rsidRPr="00686EE0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
@@ -14477,59 +14394,59 @@
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
-[...7 lines deleted...]
-            <w:r w:rsidR="00000000">
+            <w:r w:rsidRPr="00686EE0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
@@ -14554,59 +14471,59 @@
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
-[...7 lines deleted...]
-            <w:r w:rsidR="00000000">
+            <w:r w:rsidRPr="00686EE0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
@@ -14631,59 +14548,59 @@
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
-[...7 lines deleted...]
-            <w:r w:rsidR="00000000">
+            <w:r w:rsidRPr="00686EE0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
@@ -14767,59 +14684,59 @@
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
-[...7 lines deleted...]
-            <w:r w:rsidR="00000000">
+            <w:r w:rsidRPr="00686EE0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
@@ -14836,59 +14753,59 @@
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
-[...7 lines deleted...]
-            <w:r w:rsidR="00000000">
+            <w:r w:rsidRPr="00686EE0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
@@ -14905,191 +14822,189 @@
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
-[...7 lines deleted...]
-            <w:r w:rsidR="00000000">
+            <w:r w:rsidRPr="00686EE0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">N/A  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00434AA2" w14:paraId="082F101B" w14:textId="77777777" w:rsidTr="00686EE0">
         <w:trPr>
           <w:gridAfter w:val="2"/>
           <w:wAfter w:w="25" w:type="dxa"/>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3345" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="28325CB1" w14:textId="77777777" w:rsidR="0003415E" w:rsidRPr="00686EE0" w:rsidRDefault="0003415E" w:rsidP="00686EE0">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Stockpile Stable</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2F1AAB8C" w14:textId="77777777" w:rsidR="0003415E" w:rsidRPr="00686EE0" w:rsidRDefault="00316A6D" w:rsidP="00686EE0">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
-[...7 lines deleted...]
-            <w:r w:rsidR="00000000">
+            <w:r w:rsidRPr="00686EE0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
@@ -15114,59 +15029,59 @@
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
-[...7 lines deleted...]
-            <w:r w:rsidR="00000000">
+            <w:r w:rsidRPr="00686EE0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
@@ -15191,184 +15106,182 @@
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
-[...7 lines deleted...]
-            <w:r w:rsidR="00000000">
+            <w:r w:rsidRPr="00686EE0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2576" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2D33EB02" w14:textId="77777777" w:rsidR="0003415E" w:rsidRPr="00686EE0" w:rsidRDefault="0003415E" w:rsidP="00686EE0">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Drainage control measures in place</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2526" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3BCB7AB4" w14:textId="77777777" w:rsidR="0003415E" w:rsidRPr="00686EE0" w:rsidRDefault="0003415E" w:rsidP="00686EE0">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
-[...7 lines deleted...]
-            <w:r w:rsidR="00000000">
+            <w:r w:rsidRPr="00686EE0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
@@ -15385,59 +15298,59 @@
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
-[...7 lines deleted...]
-            <w:r w:rsidR="00000000">
+            <w:r w:rsidRPr="00686EE0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
@@ -15454,108 +15367,107 @@
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
-[...7 lines deleted...]
-            <w:r w:rsidR="00000000">
+            <w:r w:rsidRPr="00686EE0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">N/A  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00EB4049" w14:paraId="05C9B209" w14:textId="77777777" w:rsidTr="00686EE0">
         <w:trPr>
           <w:gridAfter w:val="2"/>
           <w:wAfter w:w="25" w:type="dxa"/>
           <w:trHeight w:val="70"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10998" w:type="dxa"/>
             <w:gridSpan w:val="12"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="10897E94" w14:textId="77777777" w:rsidR="00EB4049" w:rsidRPr="00686EE0" w:rsidRDefault="0003415E" w:rsidP="00686EE0">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>SITE SECURITY</w:t>
             </w:r>
             <w:r w:rsidR="00EB4049" w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -15633,59 +15545,59 @@
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
-[...7 lines deleted...]
-            <w:r w:rsidR="00000000">
+            <w:r w:rsidRPr="00686EE0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
@@ -15710,59 +15622,59 @@
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
-[...7 lines deleted...]
-            <w:r w:rsidR="00000000">
+            <w:r w:rsidRPr="00686EE0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
@@ -15787,59 +15699,59 @@
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
-[...7 lines deleted...]
-            <w:r w:rsidR="00000000">
+            <w:r w:rsidRPr="00686EE0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
@@ -15914,59 +15826,59 @@
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
-[...7 lines deleted...]
-            <w:r w:rsidR="00000000">
+            <w:r w:rsidRPr="00686EE0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
@@ -15991,59 +15903,59 @@
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
-[...7 lines deleted...]
-            <w:r w:rsidR="00000000">
+            <w:r w:rsidRPr="00686EE0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
@@ -16068,59 +15980,59 @@
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
-[...7 lines deleted...]
-            <w:r w:rsidR="00000000">
+            <w:r w:rsidRPr="00686EE0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
@@ -16133,131 +16045,129 @@
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
             <w:r w:rsidR="00902FD6" w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00434AA2" w14:paraId="55171E5A" w14:textId="77777777" w:rsidTr="00686EE0">
         <w:trPr>
           <w:gridAfter w:val="2"/>
           <w:wAfter w:w="25" w:type="dxa"/>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3345" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1B48D38B" w14:textId="77777777" w:rsidR="00EB4049" w:rsidRPr="00686EE0" w:rsidRDefault="00EB4049" w:rsidP="00686EE0">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Emergency response procedure</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="53E84C7E" w14:textId="77777777" w:rsidR="00EB4049" w:rsidRPr="00686EE0" w:rsidRDefault="00316A6D" w:rsidP="00686EE0">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
-[...7 lines deleted...]
-            <w:r w:rsidR="00000000">
+            <w:r w:rsidRPr="00686EE0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
@@ -16282,59 +16192,59 @@
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
-[...7 lines deleted...]
-            <w:r w:rsidR="00000000">
+            <w:r w:rsidRPr="00686EE0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
@@ -16359,135 +16269,133 @@
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
-[...7 lines deleted...]
-            <w:r w:rsidR="00000000">
+            <w:r w:rsidRPr="00686EE0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
             <w:r w:rsidR="00EB4049" w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="11CB652D" w14:textId="77777777" w:rsidR="00EB4049" w:rsidRPr="00686EE0" w:rsidRDefault="00EB4049" w:rsidP="00686EE0">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="42F53C4D" w14:textId="77777777" w:rsidR="00EB4049" w:rsidRPr="00686EE0" w:rsidRDefault="00EB4049" w:rsidP="00686EE0">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="72F44E5D" w14:textId="77777777" w:rsidR="00E65081" w:rsidRDefault="00E65081" w:rsidP="003022D8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:spacing w:line="80" w:lineRule="exact"/>
@@ -16497,100 +16405,99 @@
       <w:tblPr>
         <w:tblW w:w="11005" w:type="dxa"/>
         <w:tblInd w:w="18" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="718"/>
         <w:gridCol w:w="452"/>
         <w:gridCol w:w="2882"/>
         <w:gridCol w:w="540"/>
         <w:gridCol w:w="176"/>
         <w:gridCol w:w="2163"/>
         <w:gridCol w:w="540"/>
         <w:gridCol w:w="3534"/>
       </w:tblGrid>
       <w:tr w:rsidR="002A76E2" w14:paraId="461B0289" w14:textId="77777777" w:rsidTr="00686EE0">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="372"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4768" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="216F46AA" w14:textId="77777777" w:rsidR="002A76E2" w:rsidRPr="00686EE0" w:rsidRDefault="002A76E2" w:rsidP="00686EE0">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
-[...7 lines deleted...]
-            <w:r w:rsidR="00000000">
+            <w:r w:rsidRPr="00686EE0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
@@ -16607,125 +16514,123 @@
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
-[...7 lines deleted...]
-            <w:r w:rsidR="00000000">
+            <w:r w:rsidRPr="00686EE0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Designate Signature:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6237" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="44F6AB6B" w14:textId="77777777" w:rsidR="002A76E2" w:rsidRPr="00686EE0" w:rsidRDefault="002A76E2" w:rsidP="00686EE0">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007E6972" w14:paraId="631CCF91" w14:textId="77777777" w:rsidTr="00686EE0">
         <w:trPr>
           <w:trHeight w:val="345"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11005" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="153D135F" w14:textId="77777777" w:rsidR="007E6972" w:rsidRPr="00686EE0" w:rsidRDefault="00BE62C8" w:rsidP="00686EE0">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1620"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="-11"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">cc: BC </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
@@ -16733,620 +16638,475 @@
               <w:t>MoT</w:t>
             </w:r>
             <w:r w:rsidR="002A76E2" w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:t>I</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> Regional Aggregate Resource Manager:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00434AA2" w14:paraId="247B5305" w14:textId="77777777" w:rsidTr="00686EE0">
         <w:trPr>
           <w:trHeight w:val="113"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="718" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6353E662" w14:textId="77777777" w:rsidR="00DC3F3C" w:rsidRPr="00686EE0" w:rsidRDefault="00DC3F3C" w:rsidP="00686EE0">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
               <w:spacing w:line="220" w:lineRule="exact"/>
               <w:ind w:left="360" w:hanging="360"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="24BA2F58" w14:textId="77777777" w:rsidR="00DC3F3C" w:rsidRPr="00686EE0" w:rsidRDefault="00DC3F3C" w:rsidP="00686EE0">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
               <w:spacing w:line="220" w:lineRule="exact"/>
               <w:ind w:left="360" w:hanging="360"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="452" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="15B71278" w14:textId="77777777" w:rsidR="00DC3F3C" w:rsidRPr="00686EE0" w:rsidRDefault="00DC3F3C" w:rsidP="00686EE0">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
               <w:ind w:left="357" w:hanging="357"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
-[...7 lines deleted...]
-            <w:r w:rsidR="00000000">
+            <w:r w:rsidRPr="00686EE0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2882" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="2B4C54B8" w14:textId="391D9C38" w:rsidR="00DC3F3C" w:rsidRPr="00686EE0" w:rsidRDefault="00DC3F3C" w:rsidP="00686EE0">
+          <w:p w14:paraId="2B4C54B8" w14:textId="6717E702" w:rsidR="00DC3F3C" w:rsidRPr="00686EE0" w:rsidRDefault="00DC3F3C" w:rsidP="00686EE0">
             <w:pPr>
               <w:spacing w:line="220" w:lineRule="exact"/>
               <w:ind w:hanging="14"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>South Coast Region</w:t>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:br/>
             </w:r>
-            <w:ins w:id="1" w:author="Macovichuk, Kathy TRAN:EX" w:date="2022-08-30T13:14:00Z">
-[...82 lines deleted...]
-            </w:del>
+            <w:r w:rsidR="00CD1A56">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>A</w:t>
+            </w:r>
+            <w:r w:rsidR="00CD1A56" w:rsidRPr="00CD1A56">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>lexandra.</w:t>
+            </w:r>
+            <w:r w:rsidR="00CD1A56">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>D</w:t>
+            </w:r>
+            <w:r w:rsidR="00CD1A56" w:rsidRPr="00CD1A56">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>eglow@gov.bc.ca</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="540" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2A5AE97E" w14:textId="77777777" w:rsidR="00DC3F3C" w:rsidRPr="00686EE0" w:rsidRDefault="00DC3F3C" w:rsidP="00686EE0">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
               <w:ind w:left="357" w:hanging="357"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
-[...7 lines deleted...]
-            <w:r w:rsidR="00000000">
+            <w:r w:rsidRPr="00686EE0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2339" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7CBC47A8" w14:textId="1A28921A" w:rsidR="00DC3F3C" w:rsidRPr="00686EE0" w:rsidRDefault="00DC3F3C" w:rsidP="00686EE0">
             <w:pPr>
               <w:spacing w:line="220" w:lineRule="exact"/>
               <w:ind w:left="-14"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Southern Interior Region</w:t>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:br/>
             </w:r>
-            <w:ins w:id="11" w:author="Macovichuk, Kathy TRAN:EX" w:date="2022-08-30T13:13:00Z">
-[...30 lines deleted...]
-              </w:r>
+            <w:hyperlink r:id="rId7" w:history="1">
               <w:r w:rsidR="0074135A" w:rsidRPr="00CD1A56">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:t>Al.Mitchell@gov.bc.ca</w:t>
               </w:r>
-              <w:r w:rsidR="00CD1A56">
-[...7 lines deleted...]
-            </w:ins>
+            </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="540" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5E1603C5" w14:textId="77777777" w:rsidR="00DC3F3C" w:rsidRPr="00686EE0" w:rsidRDefault="00DC3F3C" w:rsidP="00686EE0">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
               <w:ind w:left="357" w:hanging="357"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
-[...7 lines deleted...]
-            <w:r w:rsidR="00000000">
+            <w:r w:rsidRPr="00686EE0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3534" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0D9B93A2" w14:textId="5F560645" w:rsidR="00DC3F3C" w:rsidRPr="00686EE0" w:rsidRDefault="00DC3F3C" w:rsidP="00686EE0">
             <w:pPr>
               <w:spacing w:line="220" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Northern Region</w:t>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:br/>
             </w:r>
-            <w:ins w:id="12" w:author="Macovichuk, Kathy TRAN:EX" w:date="2022-08-30T13:13:00Z">
-[...36 lines deleted...]
-            <w:ins w:id="15" w:author="Macovichuk, Kathy TRAN:EX" w:date="2023-03-15T15:36:00Z">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r w:rsidR="002331D8">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:t>Michelle.Boudreau@gov.bc.ca</w:t>
               </w:r>
-            </w:ins>
-[...9 lines deleted...]
-            </w:ins>
+            </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="2A2C9DE4" w14:textId="77777777" w:rsidR="00D23F33" w:rsidRDefault="00D23F33" w:rsidP="00DC3F3C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:spacing w:line="180" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0CB1FAB7" w14:textId="77777777" w:rsidR="00DE6096" w:rsidRDefault="00DE6096" w:rsidP="00DC3F3C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:spacing w:line="180" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -17366,108 +17126,90 @@
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="58" w:type="dxa"/>
           <w:left w:w="115" w:type="dxa"/>
           <w:right w:w="115" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2145"/>
         <w:gridCol w:w="2134"/>
         <w:gridCol w:w="2163"/>
         <w:gridCol w:w="2205"/>
         <w:gridCol w:w="2351"/>
       </w:tblGrid>
       <w:tr w:rsidR="00DE6096" w14:paraId="4FB6E0CC" w14:textId="77777777" w:rsidTr="00686EE0">
         <w:trPr>
           <w:trHeight w:val="302"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10998" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="22EBEB84" w14:textId="77777777" w:rsidR="00DE6096" w:rsidRPr="00686EE0" w:rsidRDefault="00DE6096" w:rsidP="00E60F97">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
-              <w:t xml:space="preserve">Accident and/or Dangerous </w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">Accident and/or Dangerous Occurance </w:t>
             </w:r>
             <w:r w:rsidR="00B05878" w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">(H.S.R.C. Section 1.7.3) </w:t>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Report:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DE6096" w14:paraId="271C6BF3" w14:textId="77777777" w:rsidTr="00686EE0">
         <w:trPr>
           <w:trHeight w:val="9222"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10998" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="35DAD4A4" w14:textId="77777777" w:rsidR="00DE6096" w:rsidRPr="00686EE0" w:rsidRDefault="00DE6096" w:rsidP="00E60F97">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
@@ -17514,177 +17256,159 @@
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DE6096" w14:paraId="4EA666DE" w14:textId="77777777" w:rsidTr="00686EE0">
         <w:trPr>
           <w:trHeight w:val="302"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10998" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="086610FD" w14:textId="77777777" w:rsidR="00DE6096" w:rsidRPr="00686EE0" w:rsidRDefault="00DE6096" w:rsidP="003F2BC1">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
-              <w:t xml:space="preserve">To:   Inspector of </w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> of Energy</w:t>
+              <w:t>To:   Inspector of Mines,  Ministry of Energy</w:t>
             </w:r>
             <w:r w:rsidR="003F2BC1" w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> and Mines</w:t>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> (MEM)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00434AA2" w14:paraId="75AFB15F" w14:textId="77777777" w:rsidTr="00686EE0">
         <w:trPr>
           <w:trHeight w:val="1245"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2145" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="60C52BE3" w14:textId="77777777" w:rsidR="00DE6096" w:rsidRPr="00686EE0" w:rsidRDefault="00DE6096" w:rsidP="00686EE0">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="17" w:name="Check1"/>
+            <w:bookmarkStart w:id="1" w:name="Check1"/>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
-[...7 lines deleted...]
-            <w:r w:rsidR="00000000">
+            <w:r w:rsidRPr="00686EE0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="17"/>
+            <w:bookmarkEnd w:id="1"/>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Southwest</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="07318A1F" w14:textId="77777777" w:rsidR="00DE6096" w:rsidRPr="00686EE0" w:rsidRDefault="00DE6096" w:rsidP="00686EE0">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="342"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
@@ -17727,176 +17451,138 @@
               <w:t>PO Box 93</w:t>
             </w:r>
             <w:r w:rsidR="00410BCE" w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>95</w:t>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:br/>
-            </w:r>
-[...16 lines deleted...]
-              <w:t xml:space="preserve"> Prov Govt</w:t>
+              <w:t>Stn Prov Govt</w:t>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:br/>
-              <w:t xml:space="preserve">Victoria, </w:t>
-[...17 lines deleted...]
-              <w:t>8W 9N3</w:t>
+              <w:t>Victoria, BC  V8W 9N3</w:t>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:br/>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>southwestminesdivision</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:br/>
               <w:t>@gov.bc.ca</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2134" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="316D406C" w14:textId="77777777" w:rsidR="00DE6096" w:rsidRPr="00686EE0" w:rsidRDefault="00DE6096" w:rsidP="00686EE0">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:left="357" w:hanging="360"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
-[...7 lines deleted...]
-            <w:r w:rsidR="00000000">
+            <w:r w:rsidRPr="00686EE0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
@@ -17963,123 +17649,108 @@
               </w:rPr>
               <w:br/>
               <w:t>Kamloops, BC</w:t>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:br/>
               <w:t>V2C 2T3</w:t>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
               </w:rPr>
-              <w:t>mmd-</w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> @gov.bc.ca</w:t>
+              <w:t>mmd-kamloops @gov.bc.ca</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2163" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3384EF38" w14:textId="77777777" w:rsidR="00DE6096" w:rsidRPr="00686EE0" w:rsidRDefault="00DE6096" w:rsidP="00686EE0">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
-[...7 lines deleted...]
-            <w:r w:rsidR="00000000">
+            <w:r w:rsidRPr="00686EE0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
@@ -18145,123 +17816,108 @@
               </w:rPr>
               <w:br/>
               <w:t>Cranbrook, BC</w:t>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:br/>
               <w:t>V1C 7G1</w:t>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
               </w:rPr>
-              <w:t>mmd-</w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> @gov.bc.ca</w:t>
+              <w:t>mmd-cranbrook @gov.bc.ca</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2205" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6C564BCC" w14:textId="77777777" w:rsidR="00DE6096" w:rsidRPr="00686EE0" w:rsidRDefault="00DE6096" w:rsidP="00686EE0">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
-[...7 lines deleted...]
-            <w:r w:rsidR="00000000">
+            <w:r w:rsidRPr="00686EE0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
@@ -18330,148 +17986,129 @@
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> Floor, </w:t>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:br/>
               <w:t>3726 Alfred Ave.</w:t>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:br/>
-              <w:t xml:space="preserve">Smithers, </w:t>
-[...17 lines deleted...]
-              <w:t>0J 2N0</w:t>
+              <w:t>Smithers, BC  V0J 2N0</w:t>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">mmd-smithers </w:t>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
               </w:rPr>
               <w:br/>
               <w:t>@gov.bc.ca</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2351" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1105778C" w14:textId="77777777" w:rsidR="00DE6096" w:rsidRPr="00686EE0" w:rsidRDefault="00DE6096" w:rsidP="00686EE0">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
-[...7 lines deleted...]
-            <w:r w:rsidR="00000000">
+            <w:r w:rsidRPr="00686EE0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
@@ -18554,271 +18191,197 @@
               </w:rPr>
               <w:br/>
               <w:t>Prince George, BC</w:t>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:br/>
               <w:t>V2L 3H9</w:t>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r w:rsidRPr="00686EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
               </w:rPr>
-              <w:t>mmd-</w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> @gov.bc.ca</w:t>
+              <w:t>mmd-princegeorge @gov.bc.ca</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="70348A89" w14:textId="77777777" w:rsidR="00DE6096" w:rsidRPr="00DC3F3C" w:rsidRDefault="00DE6096" w:rsidP="00DC3F3C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:spacing w:line="180" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00DE6096" w:rsidRPr="00DC3F3C" w:rsidSect="00DC3F3C">
-      <w:headerReference w:type="even" r:id="rId7"/>
-[...1 lines deleted...]
-      <w:footerReference w:type="even" r:id="rId9"/>
+      <w:headerReference w:type="default" r:id="rId9"/>
       <w:footerReference w:type="default" r:id="rId10"/>
-      <w:headerReference w:type="first" r:id="rId11"/>
-      <w:footerReference w:type="first" r:id="rId12"/>
+      <w:footerReference w:type="first" r:id="rId11"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
       <w:pgMar w:top="357" w:right="720" w:bottom="261" w:left="720" w:header="357" w:footer="357" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="056523F5" w14:textId="77777777" w:rsidR="00E71272" w:rsidRDefault="00E71272">
+    <w:p w14:paraId="5BF21B6E" w14:textId="77777777" w:rsidR="00B967FE" w:rsidRDefault="00B967FE">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="54704FFA" w14:textId="77777777" w:rsidR="00E71272" w:rsidRDefault="00E71272">
+    <w:p w14:paraId="64D08EA0" w14:textId="77777777" w:rsidR="00B967FE" w:rsidRDefault="00B967FE">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Narrow">
     <w:panose1 w:val="020B0606020202030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000800" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-[...10 lines deleted...]
-  <w:p w14:paraId="5FE2276B" w14:textId="2B0D1D0F" w:rsidR="00446167" w:rsidRPr="00DE6096" w:rsidRDefault="00446167" w:rsidP="00DE6096">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5FE2276B" w14:textId="4865C9A0" w:rsidR="00446167" w:rsidRPr="00DE6096" w:rsidRDefault="00446167" w:rsidP="00DE6096">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="8640"/>
         <w:tab w:val="right" w:pos="10773"/>
       </w:tabs>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:t>H1276 (</w:t>
     </w:r>
-    <w:del w:id="18" w:author="Macovichuk, Kathy TRAN:EX" w:date="2022-08-30T13:14:00Z">
-[...32 lines deleted...]
-    </w:ins>
+    <w:r w:rsidR="00CD1A56">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+      <w:t>202</w:t>
+    </w:r>
+    <w:r w:rsidR="00605452">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+      <w:t>6</w:t>
+    </w:r>
     <w:r w:rsidR="00DD28D0">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:t>/</w:t>
     </w:r>
-    <w:del w:id="21" w:author="Macovichuk, Kathy TRAN:EX" w:date="2022-08-30T13:14:00Z">
-[...32 lines deleted...]
-    </w:ins>
+    <w:r w:rsidR="00605452">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+      <w:t>10</w:t>
+    </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:t>)</w:t>
     </w:r>
     <w:r w:rsidR="00DE6096">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="00DE6096">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="00DE6096" w:rsidRPr="00DE6096">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:sz w:val="16"/>
@@ -18886,52 +18449,52 @@
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="00410BCE">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:noProof/>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r w:rsidR="00DE6096" w:rsidRPr="00DE6096">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1612365A" w14:textId="77777777" w:rsidR="00DE6096" w:rsidRPr="00DE6096" w:rsidRDefault="00DE6096" w:rsidP="00DE6096">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4320"/>
         <w:tab w:val="clear" w:pos="8640"/>
         <w:tab w:val="right" w:pos="10773"/>
       </w:tabs>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00DE6096">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>H</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -19040,143 +18603,132 @@
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:noProof/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r w:rsidRPr="00DE6096">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4D0A2671" w14:textId="77777777" w:rsidR="00E71272" w:rsidRDefault="00E71272">
+    <w:p w14:paraId="50C65300" w14:textId="77777777" w:rsidR="00B967FE" w:rsidRDefault="00B967FE">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="36ECEC89" w14:textId="77777777" w:rsidR="00E71272" w:rsidRDefault="00E71272">
+    <w:p w14:paraId="1A5CB1AB" w14:textId="77777777" w:rsidR="00B967FE" w:rsidRDefault="00B967FE">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-[...9 lines deleted...]
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblLayout w:type="fixed"/>
       <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="5238"/>
       <w:gridCol w:w="5760"/>
     </w:tblGrid>
     <w:tr w:rsidR="00DE6096" w:rsidRPr="00F22050" w14:paraId="254C5A15" w14:textId="77777777" w:rsidTr="00E60F97">
       <w:trPr>
         <w:trHeight w:hRule="exact" w:val="700"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5238" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="22E27CC8" w14:textId="4471201B" w:rsidR="00DE6096" w:rsidRDefault="00686EE0" w:rsidP="00E60F97">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="left" w:pos="1620"/>
             </w:tabs>
           </w:pPr>
           <w:r w:rsidRPr="00686EE0">
             <w:rPr>
               <w:noProof/>
               <w:lang w:val="en-CA"/>
             </w:rPr>
             <w:drawing>
-              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="243FF39A" wp14:editId="5D7A6368">
-[...2 lines deleted...]
-                <wp:docPr id="1" name="Picture 2" descr="BPOE-MoT_H_Form_Logo"/>
+              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="243FF39A" wp14:editId="4E86F513">
+                <wp:extent cx="3209925" cy="417912"/>
+                <wp:effectExtent l="0" t="0" r="3175" b="1270"/>
+                <wp:docPr id="1" name="Picture 2"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:nvPicPr>
-                        <pic:cNvPr id="0" name="Picture 2" descr="BPOE-MoT_H_Form_Logo"/>
+                        <pic:cNvPr id="1" name="Picture 2"/>
                         <pic:cNvPicPr>
                           <a:picLocks/>
                         </pic:cNvPicPr>
                       </pic:nvPicPr>
                       <pic:blipFill>
                         <a:blip r:embed="rId1">
                           <a:extLst>
                             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                             </a:ext>
                           </a:extLst>
                         </a:blip>
-                        <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="3209925" cy="457200"/>
+                          <a:ext cx="3209925" cy="417912"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5760" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p w14:paraId="65D9CDB6" w14:textId="77777777" w:rsidR="00DE6096" w:rsidRDefault="00DE6096" w:rsidP="00E60F97">
           <w:pPr>
             <w:tabs>
@@ -19245,81 +18797,59 @@
             <w:tabs>
               <w:tab w:val="left" w:pos="1620"/>
             </w:tabs>
             <w:ind w:left="-18"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="3592136E" w14:textId="77777777" w:rsidR="00DE6096" w:rsidRPr="00A87CA5" w:rsidRDefault="00DE6096">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="8"/>
         <w:szCs w:val="8"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-[...19 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:writeProtection w:recommended="1"/>
-  <w:zoom w:percent="267"/>
+  <w:zoom w:percent="170"/>
   <w:hideSpellingErrors/>
   <w:hideGrammaticalErrors/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
-  <w:trackRevisions/>
-  <w:documentProtection w:edit="trackedChanges" w:enforcement="1"/>
+  <w:documentProtection w:edit="trackedChanges" w:enforcement="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:doNotHyphenateCaps/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
@@ -19359,156 +18889,159 @@
     <w:rsid w:val="00332BC1"/>
     <w:rsid w:val="00342D96"/>
     <w:rsid w:val="003A2E5D"/>
     <w:rsid w:val="003F2BC1"/>
     <w:rsid w:val="003F6376"/>
     <w:rsid w:val="003F6F43"/>
     <w:rsid w:val="00410BCE"/>
     <w:rsid w:val="00425296"/>
     <w:rsid w:val="00434AA2"/>
     <w:rsid w:val="00437DB5"/>
     <w:rsid w:val="00446167"/>
     <w:rsid w:val="00470D69"/>
     <w:rsid w:val="004735E3"/>
     <w:rsid w:val="00482C35"/>
     <w:rsid w:val="00493CDA"/>
     <w:rsid w:val="004A6E70"/>
     <w:rsid w:val="0051587E"/>
     <w:rsid w:val="005214F7"/>
     <w:rsid w:val="00532C26"/>
     <w:rsid w:val="00533323"/>
     <w:rsid w:val="00564AD6"/>
     <w:rsid w:val="00593EA5"/>
     <w:rsid w:val="005C5BC0"/>
     <w:rsid w:val="005E27C1"/>
     <w:rsid w:val="005F5525"/>
+    <w:rsid w:val="00605452"/>
     <w:rsid w:val="00612355"/>
     <w:rsid w:val="00625578"/>
     <w:rsid w:val="00630FDE"/>
     <w:rsid w:val="00637CEB"/>
     <w:rsid w:val="006607FD"/>
     <w:rsid w:val="0066103C"/>
     <w:rsid w:val="0066627B"/>
     <w:rsid w:val="00686EE0"/>
     <w:rsid w:val="006A17A7"/>
     <w:rsid w:val="006C23E6"/>
     <w:rsid w:val="006C3E23"/>
     <w:rsid w:val="006D1ABC"/>
     <w:rsid w:val="007111E4"/>
     <w:rsid w:val="0074135A"/>
     <w:rsid w:val="00744761"/>
     <w:rsid w:val="007D1ECD"/>
     <w:rsid w:val="007E6972"/>
     <w:rsid w:val="007F1A66"/>
     <w:rsid w:val="008923D2"/>
     <w:rsid w:val="00902FD6"/>
     <w:rsid w:val="009057FD"/>
     <w:rsid w:val="00921CC1"/>
     <w:rsid w:val="0094074D"/>
     <w:rsid w:val="00957986"/>
     <w:rsid w:val="00960362"/>
     <w:rsid w:val="00972722"/>
     <w:rsid w:val="009F75D0"/>
     <w:rsid w:val="00A10219"/>
     <w:rsid w:val="00A747A0"/>
     <w:rsid w:val="00A82AF3"/>
     <w:rsid w:val="00A87CA5"/>
     <w:rsid w:val="00A91567"/>
     <w:rsid w:val="00AA7D3E"/>
     <w:rsid w:val="00AF0C0E"/>
     <w:rsid w:val="00B05878"/>
     <w:rsid w:val="00B31F76"/>
     <w:rsid w:val="00B4367A"/>
     <w:rsid w:val="00B70DA7"/>
+    <w:rsid w:val="00B967FE"/>
     <w:rsid w:val="00B9725A"/>
     <w:rsid w:val="00BA3584"/>
     <w:rsid w:val="00BE62C8"/>
     <w:rsid w:val="00BF030B"/>
     <w:rsid w:val="00BF2515"/>
     <w:rsid w:val="00C1608A"/>
     <w:rsid w:val="00C330E2"/>
     <w:rsid w:val="00C42BC7"/>
     <w:rsid w:val="00C5268A"/>
     <w:rsid w:val="00C82350"/>
     <w:rsid w:val="00C8583C"/>
     <w:rsid w:val="00CD1A56"/>
     <w:rsid w:val="00CD59DD"/>
     <w:rsid w:val="00D119FF"/>
     <w:rsid w:val="00D23F33"/>
     <w:rsid w:val="00D344AA"/>
     <w:rsid w:val="00D6097E"/>
     <w:rsid w:val="00D93313"/>
+    <w:rsid w:val="00DA330D"/>
     <w:rsid w:val="00DC3F3C"/>
     <w:rsid w:val="00DD28D0"/>
     <w:rsid w:val="00DE6096"/>
     <w:rsid w:val="00E131C3"/>
     <w:rsid w:val="00E4502A"/>
     <w:rsid w:val="00E47B17"/>
     <w:rsid w:val="00E65081"/>
     <w:rsid w:val="00E71272"/>
     <w:rsid w:val="00EA5B77"/>
     <w:rsid w:val="00EB0A0A"/>
     <w:rsid w:val="00EB4049"/>
     <w:rsid w:val="00EB5164"/>
     <w:rsid w:val="00EF54EE"/>
     <w:rsid w:val="00F22050"/>
     <w:rsid w:val="00F73AFF"/>
     <w:rsid w:val="00FD103F"/>
     <w:rsid w:val="00FE1DCD"/>
     <w:rsid w:val="00FF2504"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-CA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="02A7B201"/>
   <w15:docId w15:val="{03BF26FA-0693-40E2-845A-CB842A2FEC06}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-CA" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -20064,76 +19597,76 @@
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00434AA2"/>
     <w:rPr>
       <w:lang w:val="en-US" w:eastAsia="en-CA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00CD1A56"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="43213464">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Michelle.Boudreau@gov.bc.ca" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Al.Mitchell@gov.bc.ca" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -20396,70 +19929,70 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{76E10680-3556-40C5-B3C3-63674D505338}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>1074</Words>
-  <Characters>6122</Characters>
+  <Words>1068</Words>
+  <Characters>6089</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>2</DocSecurity>
-  <Lines>51</Lines>
+  <Lines>50</Lines>
   <Paragraphs>14</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>H1276</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>MoT</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7182</CharactersWithSpaces>
+  <CharactersWithSpaces>7143</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>H1276</dc:title>
   <dc:subject>Sand and Gravel/Quarry Operations Notice of Work</dc:subject>
   <dc:creator>Engineering Branch, Geotechnical</dc:creator>
   <cp:keywords>Sand and Gravel/Quarry Operations Notice of Work</cp:keywords>
   <dc:description>Sand and Gravel/Quarry Operations Notice of Work</dc:description>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>